--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Khamassi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme : des animaux aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paternotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminaries to artificial consciousness: a multidimensional heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathinka Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Farisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Earp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2025.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the enactive approach provide the framework for a new definition of learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Perspective(s) enactive(s) en sciences de l'éducation et de la formation, 80 (1), pp.21-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong and weak alignment of large language models with human values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19399. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-70031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why learning progress needs absolute values: Comment on Poli et al. (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterior cingulate neurons responsive to rule or strategy changes are modulated by the hippocampal theta rhythm and sharp‐wave ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm to study social and physical affordances as model-based reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keivan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogr.2024.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of reinforcement learning parameters captures long‐term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the exploration-exploitation trade-off captures long-term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4), pp.4469-4490. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Neurorobotics explores the human senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2023.1214871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cortical plasticity leads to memory interference and enhanced hippocampal-cortical interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Aleman-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anumita Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.84911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational cost during robot navigation and human-robot interaction with a human-inspired reinforcement learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1297-1323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-shot model-free learning of periodic movements for a bio-inspired soft-robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Dometios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1256763. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2023.1256763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A general model of hippocampal and dorsal striatal learning and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Misiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReScience C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.#4. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6573684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based and Model-Free Replay Mechanisms for Reinforcement Learning in Neurorobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.864380. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.864380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-mediated, model-free reinforcement-learning mechanisms in Pavlovian and instrumental tasks are related</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neema Moin Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna J Calu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.458-471. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1113-22.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of the Transition from Novice to Expert Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Models of Affordance for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.1045355. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.1045355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté & Cognition. Une autre voie est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rodent lateral orbitofrontal cortex as an arbitrator selecting between model-based and model-free learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios C Panayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Killcross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.226-244. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social prediction modulates activity of macaque superior temporal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lojkiewiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schüffelgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription corporelle des dynamiques cognitives et leur impact sur la liberté de l’humain en société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lorenceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magical orbitofrontal cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Schoenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pessiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay A Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.108 - 108. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reinforcement-Based Paradigm for Children to Teach the Humanoid Kaspar Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Zaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas S Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-019-00607-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling awake hippocampal reactivations with model-based bidirectional search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (2), pp.231-248. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Object Space Task reveals increased expression of cumulative memory in a mouse model of Kleefstra syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H.S. Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107265. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2020.107265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Behavior Adaptation, Interaction, and Artificial Perception for Assistive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.613 - 616. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-020-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global reward state affects learning and activity in raphe nucleus and anterior insula in monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco K Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fouragnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Folloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam C Klein-Flügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolton K H Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17343-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1 (70), pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object space task shows cumulative memory expression in both mice and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (6), pp.e3000322. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of inter-trial interval duration on a computational model of sign-tracking vs. goal-tracking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine blockade impairs the exploration-exploitation trade-off in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of spatial strategies producing generalization gradient and blocking: A computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.e1006092. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Fast Adaptation to Changes in Human Engagement During Simulated Dynamic Social Interaction With Active Exploration in Parameterized Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.881-893. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2018.2843122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Self-Aware Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Luce-Vayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.88. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-point centering and range-adaptation enhance human reinforcement learning at the cost of irrational preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4503. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06781-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 355, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reinforcement learning with active state-specific exploration for engagement maximization during simulated child-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Rañó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.235-253. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the revision of reward value during the intertrial interval increases sign tracking and dopamine release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny N Gentry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory B Bissonette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae J Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (9), pp.e2004015. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2004015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal replays under the scrutiny of reinforcement learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00145.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.S7793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Robotique Cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Speed/accuracy trade-off between the habitual and the goal-directed processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.45852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience d'une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective Advantages and Disadvantages of Model-based and Model-free Reinforcement Learning in a Robotics Neuro-inspired Cognitive Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Regulation and the Modulation of Information Coding in the Lateral Prefrontal and Cingulate Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.3197-3218. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual modulation of value signals in reward and punishment learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8096. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling choice and reaction time during arbitrary visuomotor learning through the coordination of adaptive working memory and reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.225. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle: l'apport des paradigmes incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 2 (64), pp.27-52. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Flow Stimuli Update Anterodorsal Thalamus Head Direction Neuronal Activity in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allegraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (42), pp.16790-16795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2698-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Learning of Biomechanics and Visual Planning for Decision-Making of Motor Actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Cos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (5), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic control of the exploration-exploitation trade-off via the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cortico-limbic-basal ganglia architectures for learning model-based and model-free navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2012.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired meta-control navigation system for the Psikharpax rat robot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Caluwaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.025009. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/7/2/025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot cognitive control with a neurophysiologically inspired reinforcement learning model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2011.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential reinstatement of neocortical activity during slow oscillations depends on cells’ global activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent theta oscillations and reorganization of spike timing in the hippocampal- prefrontal network upon learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.921-936. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of ensemble recordings reveals cell assemblies at high temporal resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1-2), pp.309-25. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-009-0154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Reinstatement of Neocortical Activity during Slow Oscillations Depends on Cells' Global Activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.18. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replay of rule-learning related neural patterns in the prefrontal cortex during sleep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I. Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (7), pp.919-26. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory reward signals in ventral striatal neurons of behaving rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius B Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (9), pp.1849-66. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-critic models of reinforcement learning in the basal ganglia: From natural to artificial rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lachèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/105971230501300205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterodorsal thalamic head direction neurons depend upon dynamic visual signals to select anchoring landmark cues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël B Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Burguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Lopez-Persem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la modélisation computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la démarche scientifique et de l'esprit critique : un enseignement de Sorbonne Université pour les étudiants d'aujourd'hui, citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Decremps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bertezene, S. and Vallat, D. (Eds.) Guider la raison qui nous guide : Agir et penser en complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collins, T., Andler, D. and Tallon-Baudry, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition : du neurone à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medial prefrontal cortex and the adaptive regulation of reinforcement learning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Brain Research. Decision Making Neural and Behavioural Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-62604-2.00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-learning, cognitive control, and physiological interactions between medial and lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars, R., Sallet, J., Rushworth, M. and Yeung, N. (Eds.), Neural Bases of Motivational and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial decisions and neuronal activity in hippocampal projection zones in prefrontal cortex and striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F P Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SJY Mizumori (ed.) Hippocampal Place Fields: Relevance to Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary roles of the rat prefrontal cortex and striatum in reward-based learning and shifting navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université Pierre et Marie Curie - Paris VI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00688927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of parallel learning processes in animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurons and Cognition [q-bio.NC]. Université Pierre et Marie Curie (UPMC) - Paris 6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Khamassi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme : des animaux aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paternotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminaries to artificial consciousness: a multidimensional heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathinka Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Farisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Earp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2025.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong and weak alignment of large language models with human values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19399. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-70031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the enactive approach provide the framework for a new definition of learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Perspective(s) enactive(s) en sciences de l'éducation et de la formation, 80 (1), pp.21-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why learning progress needs absolute values: Comment on Poli et al. (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterior cingulate neurons responsive to rule or strategy changes are modulated by the hippocampal theta rhythm and sharp‐wave ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm to study social and physical affordances as model-based reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keivan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogr.2024.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of reinforcement learning parameters captures long‐term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Neurorobotics explores the human senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2023.1214871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cortical plasticity leads to memory interference and enhanced hippocampal-cortical interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Aleman-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anumita Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.84911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the exploration-exploitation trade-off captures long-term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4), pp.4469-4490. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational cost during robot navigation and human-robot interaction with a human-inspired reinforcement learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1297-1323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-shot model-free learning of periodic movements for a bio-inspired soft-robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Dometios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1256763. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2023.1256763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A general model of hippocampal and dorsal striatal learning and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Misiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReScience C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.#4. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6573684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based and Model-Free Replay Mechanisms for Reinforcement Learning in Neurorobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.864380. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.864380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-mediated, model-free reinforcement-learning mechanisms in Pavlovian and instrumental tasks are related</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neema Moin Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna J Calu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.458-471. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1113-22.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Models of Affordance for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.1045355. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.1045355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of the Transition from Novice to Expert Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rodent lateral orbitofrontal cortex as an arbitrator selecting between model-based and model-free learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios C Panayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Killcross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.226-244. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté & Cognition. Une autre voie est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social prediction modulates activity of macaque superior temporal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lojkiewiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schüffelgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magical orbitofrontal cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Schoenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pessiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay A Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.108 - 108. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription corporelle des dynamiques cognitives et leur impact sur la liberté de l’humain en société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lorenceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reinforcement-Based Paradigm for Children to Teach the Humanoid Kaspar Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Zaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas S Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-019-00607-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling awake hippocampal reactivations with model-based bidirectional search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (2), pp.231-248. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Object Space Task reveals increased expression of cumulative memory in a mouse model of Kleefstra syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H.S. Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107265. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2020.107265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Behavior Adaptation, Interaction, and Artificial Perception for Assistive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.613 - 616. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-020-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global reward state affects learning and activity in raphe nucleus and anterior insula in monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco K Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fouragnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Folloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam C Klein-Flügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolton K H Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17343-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of inter-trial interval duration on a computational model of sign-tracking vs. goal-tracking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object space task shows cumulative memory expression in both mice and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (6), pp.e3000322. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1 (70), pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine blockade impairs the exploration-exploitation trade-off in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of spatial strategies producing generalization gradient and blocking: A computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.e1006092. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-point centering and range-adaptation enhance human reinforcement learning at the cost of irrational preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4503. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06781-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Self-Aware Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Luce-Vayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.88. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Fast Adaptation to Changes in Human Engagement During Simulated Dynamic Social Interaction With Active Exploration in Parameterized Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.881-893. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2018.2843122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 355, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reinforcement learning with active state-specific exploration for engagement maximization during simulated child-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Rañó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.235-253. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the revision of reward value during the intertrial interval increases sign tracking and dopamine release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny N Gentry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory B Bissonette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae J Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (9), pp.e2004015. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2004015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal replays under the scrutiny of reinforcement learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00145.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Robotique Cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.S7793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Speed/accuracy trade-off between the habitual and the goal-directed processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.45852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience d'une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective Advantages and Disadvantages of Model-based and Model-free Reinforcement Learning in a Robotics Neuro-inspired Cognitive Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual modulation of value signals in reward and punishment learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8096. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Regulation and the Modulation of Information Coding in the Lateral Prefrontal and Cingulate Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.3197-3218. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling choice and reaction time during arbitrary visuomotor learning through the coordination of adaptive working memory and reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.225. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle: l'apport des paradigmes incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 2 (64), pp.27-52. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Learning of Biomechanics and Visual Planning for Decision-Making of Motor Actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Cos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (5), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Flow Stimuli Update Anterodorsal Thalamus Head Direction Neuronal Activity in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allegraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (42), pp.16790-16795. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2698-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic control of the exploration-exploitation trade-off via the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cortico-limbic-basal ganglia architectures for learning model-based and model-free navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2012.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired meta-control navigation system for the Psikharpax rat robot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Caluwaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.025009. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/7/2/025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot cognitive control with a neurophysiologically inspired reinforcement learning model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2011.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential reinstatement of neocortical activity during slow oscillations depends on cells’ global activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent theta oscillations and reorganization of spike timing in the hippocampal- prefrontal network upon learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.921-936. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of ensemble recordings reveals cell assemblies at high temporal resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1-2), pp.309-25. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-009-0154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Reinstatement of Neocortical Activity during Slow Oscillations Depends on Cells' Global Activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.18. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replay of rule-learning related neural patterns in the prefrontal cortex during sleep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I. Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (7), pp.919-26. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory reward signals in ventral striatal neurons of behaving rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius B Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (9), pp.1849-66. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-critic models of reinforcement learning in the basal ganglia: From natural to artificial rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lachèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/105971230501300205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterodorsal thalamic head direction neurons depend upon dynamic visual signals to select anchoring landmark cues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël B Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Burguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Lopez-Persem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la modélisation computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la démarche scientifique et de l'esprit critique : un enseignement de Sorbonne Université pour les étudiants d'aujourd'hui, citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Decremps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bertezene, S. and Vallat, D. (Eds.) Guider la raison qui nous guide : Agir et penser en complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collins, T., Andler, D. and Tallon-Baudry, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition : du neurone à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medial prefrontal cortex and the adaptive regulation of reinforcement learning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Brain Research. Decision Making Neural and Behavioural Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-62604-2.00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-learning, cognitive control, and physiological interactions between medial and lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars, R., Sallet, J., Rushworth, M. and Yeung, N. (Eds.), Neural Bases of Motivational and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial decisions and neuronal activity in hippocampal projection zones in prefrontal cortex and striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F P Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SJY Mizumori (ed.) Hippocampal Place Fields: Relevance to Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary roles of the rat prefrontal cortex and striatum in reward-based learning and shifting navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université Pierre et Marie Curie - Paris VI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00688927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of parallel learning processes in animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurons and Cognition [q-bio.NC]. Université Pierre et Marie Curie (UPMC) - Paris 6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04855607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathinka Evers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Farisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Earp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70031-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hopkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mirolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2023.1214871" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro Lobato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Aleman-Zapata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumita Samanta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bogers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Narayanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Oikonomou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dometios" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tzafestas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1256763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Misiek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neema Moin Afshar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J Calu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1113-22.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1045355" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107588v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios C Panayi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Killcross" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Roumazeilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schurz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lojkiewiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#252;ffelgen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schoenbaum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Murray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Zaraki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Wood" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lakatos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tzafestas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00607-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H.S. Schut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Alonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smits" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2020.107265" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K Wittmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fouragnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C Klein-Fl&#252;gge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolton K H Chau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17343-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Schut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schr&#246;der" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Eichler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000322" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006092" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Velentzas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tsitsimis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2843122" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bavard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06781-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ra&#241;&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny N Gentry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B Bissonette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae J Herman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mallon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9096" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zugaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2698-13.2013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Humphries" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219958v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2012.00079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364210v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Battaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.06.018.2009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554482v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Tierney" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gioanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551873v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Battaglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-009-0154-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2337" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618294v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius B Mulder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Tabuchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06480.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B Zugaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burgui&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03512.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1MZ7GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324111v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Dominey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P Battaglia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peyrache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Wiener" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00688927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074544v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04855607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathinka Evers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Farisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Earp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70031-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hopkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mirolli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2023.1214871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro Lobato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Aleman-Zapata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumita Samanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bogers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Narayanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Oikonomou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dometios" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tzafestas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1256763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Misiek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neema Moin Afshar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J Calu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1113-22.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1045355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107588v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios C Panayi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Killcross" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Roumazeilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schurz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lojkiewiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#252;ffelgen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schoenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Murray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000470" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Zaraki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Wood" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lakatos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tzafestas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00607-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H.S. Schut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Alonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smits" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2020.107265" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K Wittmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fouragnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C Klein-Fl&#252;gge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolton K H Chau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17343-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Schut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schr&#246;der" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Eichler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000322" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006092" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bavard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06781-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Velentzas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tsitsimis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2843122" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ra&#241;&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny N Gentry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B Bissonette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae J Herman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mallon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9096" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zugaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2698-13.2013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Humphries" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219958v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2012.00079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364210v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Battaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.06.018.2009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554482v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Tierney" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gioanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551873v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Battaglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-009-0154-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2337" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618294v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius B Mulder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Tabuchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06480.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B Zugaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burgui&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03512.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1MZ7GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324111v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Dominey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P Battaglia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peyrache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Wiener" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00688927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074544v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>