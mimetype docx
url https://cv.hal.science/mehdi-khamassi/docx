--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Khamassi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme : des animaux aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paternotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminaries to artificial consciousness: a multidimensional heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathinka Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Farisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Earp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2025.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong and weak alignment of large language models with human values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19399. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-70031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the enactive approach provide the framework for a new definition of learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Perspective(s) enactive(s) en sciences de l'éducation et de la formation, 80 (1), pp.21-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why learning progress needs absolute values: Comment on Poli et al. (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterior cingulate neurons responsive to rule or strategy changes are modulated by the hippocampal theta rhythm and sharp‐wave ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm to study social and physical affordances as model-based reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keivan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogr.2024.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of reinforcement learning parameters captures long‐term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Neurorobotics explores the human senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2023.1214871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cortical plasticity leads to memory interference and enhanced hippocampal-cortical interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Aleman-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anumita Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.84911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the exploration-exploitation trade-off captures long-term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4), pp.4469-4490. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational cost during robot navigation and human-robot interaction with a human-inspired reinforcement learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1297-1323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-shot model-free learning of periodic movements for a bio-inspired soft-robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Dometios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1256763. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2023.1256763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A general model of hippocampal and dorsal striatal learning and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Misiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReScience C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.#4. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6573684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based and Model-Free Replay Mechanisms for Reinforcement Learning in Neurorobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.864380. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.864380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-mediated, model-free reinforcement-learning mechanisms in Pavlovian and instrumental tasks are related</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neema Moin Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna J Calu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.458-471. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1113-22.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Models of Affordance for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.1045355. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.1045355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of the Transition from Novice to Expert Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rodent lateral orbitofrontal cortex as an arbitrator selecting between model-based and model-free learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios C Panayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Killcross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.226-244. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté & Cognition. Une autre voie est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social prediction modulates activity of macaque superior temporal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lojkiewiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schüffelgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magical orbitofrontal cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Schoenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pessiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay A Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.108 - 108. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription corporelle des dynamiques cognitives et leur impact sur la liberté de l’humain en société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lorenceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reinforcement-Based Paradigm for Children to Teach the Humanoid Kaspar Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Zaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas S Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-019-00607-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling awake hippocampal reactivations with model-based bidirectional search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (2), pp.231-248. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Object Space Task reveals increased expression of cumulative memory in a mouse model of Kleefstra syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H.S. Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107265. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2020.107265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Behavior Adaptation, Interaction, and Artificial Perception for Assistive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.613 - 616. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-020-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global reward state affects learning and activity in raphe nucleus and anterior insula in monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco K Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fouragnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Folloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam C Klein-Flügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolton K H Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17343-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of inter-trial interval duration on a computational model of sign-tracking vs. goal-tracking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object space task shows cumulative memory expression in both mice and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (6), pp.e3000322. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1 (70), pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine blockade impairs the exploration-exploitation trade-off in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of spatial strategies producing generalization gradient and blocking: A computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.e1006092. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-point centering and range-adaptation enhance human reinforcement learning at the cost of irrational preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4503. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06781-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Self-Aware Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Luce-Vayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.88. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Fast Adaptation to Changes in Human Engagement During Simulated Dynamic Social Interaction With Active Exploration in Parameterized Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.881-893. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2018.2843122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 355, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reinforcement learning with active state-specific exploration for engagement maximization during simulated child-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Rañó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.235-253. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the revision of reward value during the intertrial interval increases sign tracking and dopamine release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny N Gentry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory B Bissonette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae J Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (9), pp.e2004015. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2004015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal replays under the scrutiny of reinforcement learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00145.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Robotique Cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.S7793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Speed/accuracy trade-off between the habitual and the goal-directed processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.45852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience d'une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective Advantages and Disadvantages of Model-based and Model-free Reinforcement Learning in a Robotics Neuro-inspired Cognitive Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual modulation of value signals in reward and punishment learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8096. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Regulation and the Modulation of Information Coding in the Lateral Prefrontal and Cingulate Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.3197-3218. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling choice and reaction time during arbitrary visuomotor learning through the coordination of adaptive working memory and reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.225. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle: l'apport des paradigmes incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 2 (64), pp.27-52. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Learning of Biomechanics and Visual Planning for Decision-Making of Motor Actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Cos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (5), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Flow Stimuli Update Anterodorsal Thalamus Head Direction Neuronal Activity in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allegraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (42), pp.16790-16795. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2698-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic control of the exploration-exploitation trade-off via the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cortico-limbic-basal ganglia architectures for learning model-based and model-free navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2012.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired meta-control navigation system for the Psikharpax rat robot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Caluwaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.025009. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/7/2/025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot cognitive control with a neurophysiologically inspired reinforcement learning model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2011.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential reinstatement of neocortical activity during slow oscillations depends on cells’ global activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent theta oscillations and reorganization of spike timing in the hippocampal- prefrontal network upon learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.921-936. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of ensemble recordings reveals cell assemblies at high temporal resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1-2), pp.309-25. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-009-0154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Reinstatement of Neocortical Activity during Slow Oscillations Depends on Cells' Global Activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.18. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replay of rule-learning related neural patterns in the prefrontal cortex during sleep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I. Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (7), pp.919-26. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory reward signals in ventral striatal neurons of behaving rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius B Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (9), pp.1849-66. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-critic models of reinforcement learning in the basal ganglia: From natural to artificial rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lachèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/105971230501300205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterodorsal thalamic head direction neurons depend upon dynamic visual signals to select anchoring landmark cues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël B Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Burguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Lopez-Persem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la modélisation computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la démarche scientifique et de l'esprit critique : un enseignement de Sorbonne Université pour les étudiants d'aujourd'hui, citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Decremps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bertezene, S. and Vallat, D. (Eds.) Guider la raison qui nous guide : Agir et penser en complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collins, T., Andler, D. and Tallon-Baudry, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition : du neurone à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medial prefrontal cortex and the adaptive regulation of reinforcement learning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Brain Research. Decision Making Neural and Behavioural Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-62604-2.00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-learning, cognitive control, and physiological interactions between medial and lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars, R., Sallet, J., Rushworth, M. and Yeung, N. (Eds.), Neural Bases of Motivational and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial decisions and neuronal activity in hippocampal projection zones in prefrontal cortex and striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F P Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SJY Mizumori (ed.) Hippocampal Place Fields: Relevance to Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary roles of the rat prefrontal cortex and striatum in reward-based learning and shifting navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université Pierre et Marie Curie - Paris VI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00688927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of parallel learning processes in animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurons and Cognition [q-bio.NC]. Université Pierre et Marie Curie (UPMC) - Paris 6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Khamassi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropomorphisme : des animaux aux machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paternotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, pp.189-209. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminaries to artificial consciousness: a multidimensional heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathinka Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Farisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Earp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2025.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong and weak alignment of large language models with human values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19399. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-70031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the enactive approach provide the framework for a new definition of learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Perspective(s) enactive(s) en sciences de l'éducation et de la formation, 80 (1), pp.21-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why learning progress needs absolute values: Comment on Poli et al. (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterior cingulate neurons responsive to rule or strategy changes are modulated by the hippocampal theta rhythm and sharp‐wave ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm to study social and physical affordances as model-based reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keivan Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.142-155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogr.2024.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of reinforcement learning parameters captures long‐term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Neurorobotics explores the human senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2023.1214871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cortical plasticity leads to memory interference and enhanced hippocampal-cortical interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Aleman-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anumita Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.84911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the exploration-exploitation trade-off captures long-term changes in rat behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4), pp.4469-4490. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational cost during robot navigation and human-robot interaction with a human-inspired reinforcement learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1297-1323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-shot model-free learning of periodic movements for a bio-inspired soft-robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Dometios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1256763. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2023.1256763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusion of knowledge in statistics among clinicians: evaluating the alignment between objective accuracy and subjective confidence, an online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rohaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41235-023-00474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A general model of hippocampal and dorsal striatal learning and decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Misiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReScience C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.#4. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6573684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based and Model-Free Replay Mechanisms for Reinforcement Learning in Neurorobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.864380. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.864380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-mediated, model-free reinforcement-learning mechanisms in Pavlovian and instrumental tasks are related</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neema Moin Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna J Calu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.458-471. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1113-22.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of the Transition from Novice to Expert Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Models of Affordance for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.1045355. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.1045355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rodent lateral orbitofrontal cortex as an arbitrator selecting between model-based and model-free learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios C Panayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Killcross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.226-244. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté & Cognition. Une autre voie est possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.7-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social prediction modulates activity of macaque superior temporal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lojkiewiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schüffelgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (38)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magical orbitofrontal cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Schoenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pessiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay A Gottfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.108 - 108. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/bne0000470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription corporelle des dynamiques cognitives et leur impact sur la liberté de l’humain en société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lorenceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Reinforcement-Based Paradigm for Children to Teach the Humanoid Kaspar Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Zaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas S Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-019-00607-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling awake hippocampal reactivations with model-based bidirectional search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (2), pp.231-248. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Object Space Task reveals increased expression of cumulative memory in a mouse model of Kleefstra syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien H.S. Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Navarro Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107265. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2020.107265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Behavior Adaptation, Interaction, and Artificial Perception for Assistive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.613 - 616. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-020-00655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global reward state affects learning and activity in raphe nucleus and anterior insula in monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco K Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fouragnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Folloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam C Klein-Flügge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolton K H Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17343-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of inter-trial interval duration on a computational model of sign-tracking vs. goal-tracking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object space task shows cumulative memory expression in both mice and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Eichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (6), pp.e3000322. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et sciences cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1 (70), pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine blockade impairs the exploration-exploitation trade-off in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43245-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of spatial strategies producing generalization gradient and blocking: A computational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.e1006092. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Aklil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Self-Aware Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ricardo Chavez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Luce-Vayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-point centering and range-adaptation enhance human reinforcement learning at the cost of irrational preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.4503. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06781-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Fast Adaptation to Changes in Human Engagement During Simulated Dynamic Social Interaction With Active Exploration in Parameterized Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.881-893. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2018.2843122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 355, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reinforcement learning with active state-specific exploration for engagement maximization during simulated child-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Velentzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tsitsimis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Rañó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tzafestas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.235-253. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the revision of reward value during the intertrial interval increases sign tracking and dopamine release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian R Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny N Gentry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory B Bissonette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae J Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (9), pp.e2004015. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2004015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal replays under the scrutiny of reinforcement learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00145.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arildsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Action, Joint Action and Learning in Robot Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.169-203. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Robotique Cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (65), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération de systèmes d’apprentissage par renforcement multiples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.S7793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] Speed/accuracy trade-off between the habitual and the goal-directed processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.45852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience d'une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective Advantages and Disadvantages of Model-based and Model-free Reinforcement Learning in a Robotics Neuro-inspired Cognitive Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual modulation of value signals in reward and punishment learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Palminteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Joffily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Coricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8096. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Regulation and the Modulation of Information Coding in the Lateral Prefrontal and Cingulate Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.3197-3218. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling choice and reaction time during arbitrary visuomotor learning through the coordination of adaptive working memory and reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.225. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle: l'apport des paradigmes incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 2 (64), pp.27-52. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2015.1011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Flow Stimuli Update Anterodorsal Thalamus Head Direction Neuronal Activity in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allegraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (42), pp.16790-16795. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2698-13.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Learning of Biomechanics and Visual Planning for Decision-Making of Motor Actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Cos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 107 (5), pp.399-408. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic control of the exploration-exploitation trade-off via the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gurney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2012.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cortico-limbic-basal ganglia architectures for learning model-based and model-free navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Humphries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2012.00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biologically inspired meta-control navigation system for the Psikharpax rat robot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Caluwaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Staffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.025009. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/7/2/025009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot cognitive control with a neurophysiologically inspired reinforcement learning model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2011.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential reinstatement of neocortical activity during slow oscillations depends on cells’ global activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent theta oscillations and reorganization of spike timing in the hippocampal- prefrontal network upon learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.921-936. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of ensemble recordings reveals cell assemblies at high temporal resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1-2), pp.309-25. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-009-0154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Reinstatement of Neocortical Activity during Slow Oscillations Depends on Cells' Global Activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.18. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/neuro.06.018.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replay of rule-learning related neural patterns in the prefrontal cortex during sleep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I. Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco P. Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (7), pp.919-26. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory reward signals in ventral striatal neurons of behaving rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius B Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (9), pp.1849-66. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06480.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-critic models of reinforcement learning in the basal ganglia: From natural to artificial rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lachèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/105971230501300205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psikharpax project: Towards building an artificial rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2004.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat anterodorsal thalamic head direction neurons depend upon dynamic visual signals to select anchoring landmark cues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël B Zugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Burguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (2), pp.530-6. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Lopez-Persem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la modélisation computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khamassi, M. (Ed.) Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Artificial Intelligence and Computational Neuroscience meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guided tour of artificial intelligence research, Interfaces and applications of artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la démarche scientifique et de l'esprit critique : un enseignement de Sorbonne Université pour les étudiants d'aujourd'hui, citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Decremps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bertezene, S. and Vallat, D. (Eds.) Guider la raison qui nous guide : Agir et penser en complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collins, T., Andler, D. and Tallon-Baudry, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition : du neurone à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medial prefrontal cortex and the adaptive regulation of reinforcement learning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Brain Research. Decision Making Neural and Behavioural Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-62604-2.00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-learning, cognitive control, and physiological interactions between medial and lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars, R., Sallet, J., Rushworth, M. and Yeung, N. (Eds.), Neural Bases of Motivational and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial decisions and neuronal activity in hippocampal projection zones in prefrontal cortex and striatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F P Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peyrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S I Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SJY Mizumori (ed.) Hippocampal Place Fields: Relevance to Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary roles of the rat prefrontal cortex and striatum in reward-based learning and shifting navigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université Pierre et Marie Curie - Paris VI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00688927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of parallel learning processes in animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurons and Cognition [q-bio.NC]. Université Pierre et Marie Curie (UPMC) - Paris 6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04855607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathinka Evers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Farisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Earp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70031-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hopkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mirolli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2023.1214871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro Lobato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Aleman-Zapata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumita Samanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bogers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Narayanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Oikonomou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dometios" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tzafestas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1256763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Misiek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neema Moin Afshar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J Calu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1113-22.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1045355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107588v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios C Panayi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Killcross" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Roumazeilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schurz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lojkiewiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#252;ffelgen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schoenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Murray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000470" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Zaraki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Wood" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lakatos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tzafestas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00607-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H.S. Schut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Alonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smits" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2020.107265" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K Wittmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fouragnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C Klein-Fl&#252;gge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolton K H Chau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17343-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Schut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schr&#246;der" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Eichler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000322" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006092" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bavard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06781-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Velentzas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tsitsimis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2843122" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ra&#241;&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny N Gentry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B Bissonette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae J Herman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mallon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9096" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zugaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2698-13.2013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Humphries" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219958v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2012.00079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364210v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Battaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.06.018.2009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554482v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Tierney" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gioanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551873v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Battaglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-009-0154-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2337" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618294v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius B Mulder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Tabuchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06480.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B Zugaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burgui&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03512.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1MZ7GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324111v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Dominey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P Battaglia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peyrache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Wiener" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00688927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074544v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Freire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paternotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04855607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathinka Evers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Farisco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Earp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70031-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04822136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hopkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Amini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogr.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04630200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cinotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04102103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mirolli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2023.1214871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04112434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro Lobato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Aleman-Zapata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumita Samanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bogers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Narayanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Oikonomou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Dometios" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tzafestas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1256763" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04076913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-023-00474-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Misiek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6573684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canitrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.864380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neema Moin Afshar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J Calu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1113-22.2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1045355" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107588v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios C Panayi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Killcross" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Roumazeilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schurz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lojkiewiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Verhagen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#252;ffelgen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schoenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Murray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/bne0000470" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Zaraki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Wood" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lakatos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tzafestas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00607-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00817-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien H.S. Schut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Alonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Smits" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2020.107265" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Staffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-020-00655-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K Wittmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fouragnan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Folloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam C Klein-Fl&#252;gge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolton K H Chau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17343-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Roesch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Genzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Schut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schr&#246;der" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Eichler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000322" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43245-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006092" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bavard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Coricelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06781-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Velentzas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tsitsimis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2843122" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ra&#241;&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny N Gentry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B Bissonette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae J Herman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mallon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00145.2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1788" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.45852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.194" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Joffily" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9096" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215419v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00225" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allegraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zugaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2698-13.2013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000837v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.07.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Humphries" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219958v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2012.00079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/7/2/025009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364210v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Battaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.06.018.2009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554482v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Tierney" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gioanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2010.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551873v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Battaglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-009-0154-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2337" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618294v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius B Mulder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Tabuchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douchamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06480.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016390v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300205" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pirim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.09.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0QZFMD8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B Zugaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burgui&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03512.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1MZ7GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lopez-Persem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collins" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735123v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324111v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Dominey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P Battaglia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peyrache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Wiener" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00688927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074544v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>