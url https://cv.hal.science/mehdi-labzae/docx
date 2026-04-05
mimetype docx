--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -260,685 +260,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAUGHAN (Sarah) et PLAUT (Martin). Understanding Ethiopia’s Tigray War , Londres, Hurst, 2023, 392 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ethiopian Economy, Nation-Building and the Tigray War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semhal M. Zenawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 173 (1), pp.219-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0219⟩</w:t>
+              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844415v1</w:t>
+                <w:t xml:space="preserve">hal-04839896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLAPHAM (Christopher), The Horn of Africa : State Formation and Decay , Londres, Hurst, 2023, 244 pages</w:t>
+                <w:t xml:space="preserve">VAUGHAN (Sarah) et PLAUT (Martin). Understanding Ethiopia’s Tigray War , Londres, Hurst, 2023, 392 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 173 (1), pp.221-223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 173 (1), pp.219-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0221⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04844412v1</w:t>
+                <w:t xml:space="preserve">hal-04844415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethnic Cleansing Policy in Western Tigray since November 2020 : Establishing the Facts and Understanding the Logic</w:t>
+                <w:t xml:space="preserve">CLAPHAM (Christopher), The Horn of Africa : State Formation and Decay , Londres, Hurst, 2023, 244 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.137-162. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 173 (1), pp.221-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04839914v1</w:t>
+                <w:t xml:space="preserve">hal-04844412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethiopian Economy, Nation-Building and the Tigray War</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ethnic Cleansing Policy in Western Tigray since November 2020 : Establishing the Facts and Understanding the Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.163-178. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.137-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839896v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Past That Doesn’t Rest: Domination, Violence, and the “Question of Nationalities” in Ethiopia</w:t>
+                <w:t xml:space="preserve">Wolqayt, la terre promise et ses limites. Mobilisations nationalistes amhara, foncier et bureaucratie dans la guerre civile éthiopienne (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Studies Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (1), pp.203-211. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.109-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/asr.2022.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.099.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275197v1</w:t>
+                <w:t xml:space="preserve">hal-04275177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolqayt, la terre promise et ses limites. Mobilisations nationalistes amhara, foncier et bureaucratie dans la guerre civile éthiopienne (2016-2022)</w:t>
+                <w:t xml:space="preserve">A Past That Doesn’t Rest: Domination, Violence, and the “Question of Nationalities” in Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.109-130. </w:t>
+              <w:t xml:space="preserve">African Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.099.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/asr.2022.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275177v1</w:t>
+                <w:t xml:space="preserve">hal-04275197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La République fédérale démocratique en guerre. Mobilisations nationalistes, ordre martial et renouveaux partisans en Éthiopie</w:t>
+                <w:t xml:space="preserve">Au-delà de la technicisation. Projets de développement, carrières d’« experts » et légitimation de pratiques autoritaires en Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/polaf.164.0141⟩</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.83-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.23945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275190v1</w:t>
+                <w:t xml:space="preserve">hal-04275174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la technicisation. Projets de développement, carrières d’« experts » et légitimation de pratiques autoritaires en Éthiopie</w:t>
+                <w:t xml:space="preserve">La République fédérale démocratique en guerre. Mobilisations nationalistes, ordre martial et renouveaux partisans en Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126, pp.83-101. </w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 164 (4), pp.141-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.23945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/polaf.164.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275174v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gimgema: civil servants’ evaluation, power and ideology in EPRDF Ethiopia</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“We Cannot Please Everyone”: Contentions over Adjustment in EPRDF Ethiopia (1991–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (S29), pp.69-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,51 +1279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République fédérale démocratique en marche: Crise politique, état de grâce et avancée néolibérale en Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150 (2), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,51 +2007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the current drought in Awsa and the potential effects of the Tendaho sugar plantation on the oasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2349,51 +2349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2025.2581939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844415v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semhal M. Zenawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2021.1987698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.150.0161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.098.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oulkebous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00948159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2025.2581939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semhal M. Zenawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2021.1987698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.150.0161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.098.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oulkebous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00948159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>