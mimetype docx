--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1351,174 +1351,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fédéralisme ethnique au prisme de la formalisation des droits fonciers : le cas de la zone Majang (Gambella)</w:t>
+                <w:t xml:space="preserve">State-sponsored migrations in Ethiopia. Peasant perceptions of political control and land policies in Ethiopia’s western lowlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.203-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246834v1</w:t>
+                <w:t xml:space="preserve">hal-04246849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-sponsored migrations in Ethiopia. Peasant perceptions of political control and land policies in Ethiopia’s western lowlands</w:t>
+                <w:t xml:space="preserve">Le fédéralisme ethnique au prisme de la formalisation des droits fonciers : le cas de la zone Majang (Gambella)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Éthiopie après Meles, 142, pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.142.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246849v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs du gouvernement. Encadrement partisan et formes du travail administratif dans l'administration éthiopienne</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2025.2581939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semhal M. Zenawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2021.1987698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.150.0161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.098.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oulkebous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00948159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2025.2581939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semhal M. Zenawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2021.1987698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.150.0161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.098.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oulkebous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00948159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>