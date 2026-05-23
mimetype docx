--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -260,685 +260,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethiopian Economy, Nation-Building and the Tigray War</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VAUGHAN (Sarah) et PLAUT (Martin). Understanding Ethiopia’s Tigray War , Londres, Hurst, 2023, 392 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.163-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 173 (1), pp.219-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839896v1</w:t>
+                <w:t xml:space="preserve">hal-04844415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAUGHAN (Sarah) et PLAUT (Martin). Understanding Ethiopia’s Tigray War , Londres, Hurst, 2023, 392 pages</w:t>
+                <w:t xml:space="preserve">CLAPHAM (Christopher), The Horn of Africa : State Formation and Decay , Londres, Hurst, 2023, 244 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 173 (1), pp.219-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0219⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 173 (1), pp.221-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844415v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLAPHAM (Christopher), The Horn of Africa : State Formation and Decay , Londres, Hurst, 2023, 244 pages</w:t>
+                <w:t xml:space="preserve">The Ethnic Cleansing Policy in Western Tigray since November 2020 : Establishing the Facts and Understanding the Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 173 (1), pp.221-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0221⟩</w:t>
+              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.137-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04844412v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethnic Cleansing Policy in Western Tigray since November 2020 : Establishing the Facts and Understanding the Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ethiopian Economy, Nation-Building and the Tigray War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semhal M. Zenawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.137-162. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 173 (1), pp.163-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.173.0137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/polaf.173.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839914v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolqayt, la terre promise et ses limites. Mobilisations nationalistes amhara, foncier et bureaucratie dans la guerre civile éthiopienne (2016-2022)</w:t>
+                <w:t xml:space="preserve">A Past That Doesn’t Rest: Domination, Violence, and the “Question of Nationalities” in Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.109-130. </w:t>
+              <w:t xml:space="preserve">African Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.099.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/asr.2022.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275177v1</w:t>
+                <w:t xml:space="preserve">hal-04275197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Past That Doesn’t Rest: Domination, Violence, and the “Question of Nationalities” in Ethiopia</w:t>
+                <w:t xml:space="preserve">Wolqayt, la terre promise et ses limites. Mobilisations nationalistes amhara, foncier et bureaucratie dans la guerre civile éthiopienne (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Studies Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (1), pp.203-211. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.109-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/asr.2022.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.099.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275197v1</w:t>
+                <w:t xml:space="preserve">hal-04275177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la technicisation. Projets de développement, carrières d’« experts » et légitimation de pratiques autoritaires en Éthiopie</w:t>
+                <w:t xml:space="preserve">La République fédérale démocratique en guerre. Mobilisations nationalistes, ordre martial et renouveaux partisans en Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/conflits.23945⟩</w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 164 (4), pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.164.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275174v1</w:t>
+                <w:t xml:space="preserve">hal-04275190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La République fédérale démocratique en guerre. Mobilisations nationalistes, ordre martial et renouveaux partisans en Éthiopie</w:t>
+                <w:t xml:space="preserve">Au-delà de la technicisation. Projets de développement, carrières d’« experts » et légitimation de pratiques autoritaires en Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 164 (4), pp.141-164. </w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.83-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.164.0141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/conflits.23945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275190v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gimgema: civil servants’ evaluation, power and ideology in EPRDF Ethiopia</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“We Cannot Please Everyone”: Contentions over Adjustment in EPRDF Ethiopia (1991–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (S29), pp.69-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,51 +1279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République fédérale démocratique en marche: Crise politique, état de grâce et avancée néolibérale en Éthiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150 (2), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,51 +2007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the current drought in Awsa and the potential effects of the Tendaho sugar plantation on the oasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2349,51 +2349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2025.2581939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semhal M. Zenawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2021.1987698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.150.0161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.098.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oulkebous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00948159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2025.2581939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844415v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semhal M. Zenawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.173.0163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.164.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2021.1987698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0020859021000158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.150.0161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.098.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.094.0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oulkebous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00948159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>