--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -182,2231 +182,2231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05552371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'originalité du contentieux des installations de production d'énergie hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05030824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il était…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 05, pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04934792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'originalité du contentieux des installations de production d'énergie hydraulique</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des droits de l’Homme dans le droit international de la commande publique - The Protection of Human Rights in International Public Procurement Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3-4, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er juillet 2022 au 31 décembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID 19, contrat public international et clause attributive de juridiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolidation du régime des accords amiables en droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inarbitrabilité des litiges internationaux des personnes publiques et procédure d'exequatur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, pp.697</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 44, pp.2541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inapplicabilité du droit des pratiques restrictives de concurrence au contrat administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03558111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif d’appui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif et l'exequatur des sentences arbitrales internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du droit public de l'arbitrage commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.2455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subventions déguisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.1925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « régime administratif d'ordre public »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1 er juillet 2020 au 31 décembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, pp.14</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er juillet 2022 au 31 décembre 2022</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sans faute de l'État du fait d'un attroupement et usage du LBD : lorsque le juge administratif se saisit de la question des violences policières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.21</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">COVID 19, contrat public international et clause attributive de juridiction</w:t>
+              <w:t xml:space="preserve">, 2021, 4, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la jurisprudence Tarn-et-Garonne au contrat de transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.2032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de la concurrence au Royaume-Uni après le Brexit : Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des modes alternatifs de règlement des différends, textes et décisions de janvier à décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1 er janvier au 30 juin 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbitrage interdisciplinaire (droit privé, droit public, droit de l’Union européenne) – Janvier 2018 – Décembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Chambon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de la guerre en droit public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt d’une rédaction claire et non équivoque des clauses de règlement amiable dans les contrats administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36, pp.53</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2023</w:t>
+              <w:t xml:space="preserve">, 2019, 48, pp.comm. 2382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non, une mauvaise transaction ne vaut pas mieux qu'un bon procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.2381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbitrage en matière de marchés publics et de concessions : les apports insuffisants du code de la commande publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à l'arbitrage par les personnes publiques dans le cadre de l'organisation des jeux olympiques et Paralympiques de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatisation vs. Nationalisation : Faut-il choisir son camp ? Réflexions à partir d’une comparaison franco-britannique relative au rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides d’État et garantie illimitée : l’extension de la présomption simple d’avantage concurrentiel aux relations entre un EPIC et ses clients et fournisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation du préjudice subi par les acheteurs du fait des pratiques anticoncurrentielles dans les marchés publics : le nouveau régime du private enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42, pp.13</w:t>
-[...1314 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve">, 2018, 15, pp.2123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arrêt Achméa ou les dissonances entre l’arbitrage d’investissement et le droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, pp.617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314360v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-04314266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage international et marchés publics : entre innovation et méfiance de la Cour administrative d’appel de Bordeaux</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lahouazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meurant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lahouazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meurant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>