--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -182,2231 +182,2231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05552371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il était…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 05, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04934792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'originalité du contentieux des installations de production d'énergie hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05030824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Il était…</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er juillet 2022 au 31 décembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des droits de l’Homme dans le droit international de la commande publique - The Protection of Human Rights in International Public Procurement Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3-4, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID 19, contrat public international et clause attributive de juridiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolidation du régime des accords amiables en droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif d’appui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inapplicabilité du droit des pratiques restrictives de concurrence au contrat administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.209</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er juillet 2022 au 31 décembre 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 4, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03558111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inarbitrabilité des litiges internationaux des personnes publiques et procédure d'exequatur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.2541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1 er juillet 2020 au 31 décembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.21</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2022</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sans faute de l'État du fait d'un attroupement et usage du LBD : lorsque le juge administratif se saisit de la question des violences policières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, pp.14</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">COVID 19, contrat public international et clause attributive de juridiction</w:t>
+              <w:t xml:space="preserve">, 2021, 4, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du droit public de l'arbitrage commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.2455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subventions déguisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.1925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « régime administratif d'ordre public »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge administratif et l'exequatur des sentences arbitrales internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la jurisprudence Tarn-et-Garonne au contrat de transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.2032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de la concurrence au Royaume-Uni après le Brexit : Quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des modes alternatifs de règlement des différends, textes et décisions de janvier à décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36, pp.53</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1er janvier au 30 juin 2023</w:t>
+              <w:t xml:space="preserve">, 2020, 15, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1 er janvier au 30 juin 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42, pp.13</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Inarbitrabilité des litiges internationaux des personnes publiques et procédure d'exequatur</w:t>
+              <w:t xml:space="preserve">, 2020, 43, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de la guerre en droit public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbitrage interdisciplinaire (droit privé, droit public, droit de l’Union européenne) – Janvier 2018 – Décembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt d’une rédaction claire et non équivoque des clauses de règlement amiable dans les contrats administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.comm. 2382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non, une mauvaise transaction ne vaut pas mieux qu'un bon procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 44, pp.2541</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              <w:t xml:space="preserve">, 2019, 40, pp.2381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbitrage en matière de marchés publics et de concessions : les apports insuffisants du code de la commande publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrêt Achméa ou les dissonances entre l’arbitrage d’investissement et le droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatisation vs. Nationalisation : Faut-il choisir son camp ? Réflexions à partir d’une comparaison franco-britannique relative au rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.197</w:t>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit des modes alternatifs de règlement des différends. Textes et décisions du 1 er juillet 2020 au 31 décembre 2020</w:t>
+              <w:t xml:space="preserve">, 2018, pp.1758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à l'arbitrage par les personnes publiques dans le cadre de l'organisation des jeux olympiques et Paralympiques de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides d’État et garantie illimitée : l’extension de la présomption simple d’avantage concurrentiel aux relations entre un EPIC et ses clients et fournisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation du préjudice subi par les acheteurs du fait des pratiques anticoncurrentielles dans les marchés publics : le nouveau régime du private enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lahouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15, pp.15</w:t>
-[...990 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.2123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314266v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04314360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage international et marchés publics : entre innovation et méfiance de la Cour administrative d’appel de Bordeaux</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lahouazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meurant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lahouazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meurant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>