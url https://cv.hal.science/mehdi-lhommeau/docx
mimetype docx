--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -181,235 +181,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT-Based and Fixed-Point Approaches for State Estimation in Max-Plus Linear Systems</w:t>
+                <w:t xml:space="preserve">On the Set-Estimation of Uncertain Max-Plus Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10626-025-00413-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044091v1</w:t>
+                <w:t xml:space="preserve">hal-04699947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Set-Estimation of Uncertain Max-Plus Linear Systems</w:t>
+                <w:t xml:space="preserve">SMT-Based and Fixed-Point Approaches for State Estimation in Max-Plus Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171, </w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10626-025-00413-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699947v1</w:t>
+                <w:t xml:space="preserve">hal-05044091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Existence of Simulations for Max-Plus Automata</w:t>
               </w:r>
@@ -2083,261 +2083,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient State-Estimation of Uncertain Max-Plus Linear Systems with High Observation Noise</w:t>
+                <w:t xml:space="preserve">Criteria stochastic filtering of max-plus discrete event systems with bounded random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague (CZ), Czech Republic. pp.228-235, </w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems, COSY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Nov 2022, Bologne, Italy. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840153v1</w:t>
+                <w:t xml:space="preserve">hal-03994143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria stochastic filtering of max-plus discrete event systems with bounded random variables</w:t>
+                <w:t xml:space="preserve">Efficient State-Estimation of Uncertain Max-Plus Linear Systems with High Observation Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Markele Ferreira Cândido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems, COSY 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Nov 2022, Bologne, Italy. pp.13-18, </w:t>
+              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague (CZ), Czech Republic. pp.228-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994143v1</w:t>
+                <w:t xml:space="preserve">hal-03840153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'estimation d'état des systèmes max-plus</w:t>
               </w:r>
@@ -3651,51 +3651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F00626E4"/>
+    <w:nsid w:val="7DBC6BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3882,51 +3882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-lhommeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5772-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola-Winck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00413-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111899" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04607017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Daviaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3401415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos-Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3176841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Markele Ferreira C&#226;ndido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Andrei Maia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-015-9794-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04419106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04636643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola Winck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.347" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetola Oke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04011413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-lhommeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5772-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola-Winck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00413-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04607017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Daviaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3401415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos-Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3176841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Markele Ferreira C&#226;ndido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Andrei Maia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-015-9794-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04419106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04636643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola Winck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetola Oke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04011413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>