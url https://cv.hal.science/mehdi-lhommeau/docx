--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2083,261 +2083,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria stochastic filtering of max-plus discrete event systems with bounded random variables</w:t>
+                <w:t xml:space="preserve">Efficient State-Estimation of Uncertain Max-Plus Linear Systems with High Observation Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Markele Ferreira Cândido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems, COSY 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Nov 2022, Bologne, Italy. pp.13-18, </w:t>
+              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague (CZ), Czech Republic. pp.228-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994143v1</w:t>
+                <w:t xml:space="preserve">hal-03840153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient State-Estimation of Uncertain Max-Plus Linear Systems with High Observation Noise</w:t>
+                <w:t xml:space="preserve">Criteria stochastic filtering of max-plus discrete event systems with bounded random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague (CZ), Czech Republic. pp.228-235, </w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems, COSY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Nov 2022, Bologne, Italy. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840153v1</w:t>
+                <w:t xml:space="preserve">hal-03994143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'estimation d'état des systèmes max-plus</w:t>
               </w:r>
@@ -3651,51 +3651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DBC6BCB"/>
+    <w:nsid w:val="1971682A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3882,51 +3882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-lhommeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5772-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola-Winck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00413-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04607017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Daviaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3401415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos-Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3176841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Markele Ferreira C&#226;ndido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Andrei Maia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-015-9794-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04419106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04636643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola Winck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetola Oke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04011413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-lhommeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5772-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola-Winck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00413-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04607017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Daviaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3401415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos-Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3176841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Markele Ferreira C&#226;ndido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Andrei Maia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-015-9794-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04419106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04636643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola Winck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.347" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetola Oke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04011413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>