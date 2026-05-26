--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -181,1247 +181,1247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Set-Estimation of Uncertain Max-Plus Linear Systems</w:t>
+                <w:t xml:space="preserve">SMT-Based and Fixed-Point Approaches for State Estimation in Max-Plus Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
+                <w:t xml:space="preserve">Guilherme Espindola Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171, </w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10626-025-00413-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699947v1</w:t>
+                <w:t xml:space="preserve">hal-05044091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT-Based and Fixed-Point Approaches for State Estimation in Max-Plus Linear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Set-Estimation of Uncertain Max-Plus Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-025-00413-w⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044091v1</w:t>
+                <w:t xml:space="preserve">hal-04699947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Existence of Simulations for Max-Plus Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Komenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.694-699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3401415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Filtering Scheme of Implicit Forms of Uncertain Max-Plus Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (8), pp.4370-4376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2022.3176841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Filtering of Max-plus Linear Systems with Bounded Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (9), pp.3706-3715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2887353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional reachability of uncertain Max Plus Linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Markele Ferreira Cândido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.426-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated control strategy to solve the disturbance decoupling problem for max-plus linear systems with applications to a high throughput screening system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Andrei Maia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63, pp.338-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical enclosures of the optimal cost of the Kantorovitch’s mass transportation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10589-015-9794-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for (max,+) Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Andrei Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (2), pp.538 - 543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval systems over idempotent semiring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euriell Le Corronc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 431 (5–7), pp.855 - 862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.laa.2009.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval analysis and dioid: application to robust controller design for timed event graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (11), pp.1923-1930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2004.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1431,614 +1431,614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la déquantification de Maslov pour l'étude des systèmes à évènements discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la déquantification de Maslov pour l'étude des systèmes à événements discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des systèmes réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach to Minimize Retrieval Time in Shuttle-Based Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence - ICAART 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEVENTS, Feb 2025, Porto, Portugal. pp.1040-1047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach to Address the Storage Location Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence - Doctoral Consortium - ICAART 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEVENTS, Feb 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Time Petri Nets using Interval Weighted Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Komenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.99-104, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-membership State Estimation of Max-plus Linear Systems by Using Tropical Polyhedral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,321 +2053,321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Talk Series on Discrete Event Systems throughout 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Virtual, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient State-Estimation of Uncertain Max-Plus Linear Systems with High Observation Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Criteria stochastic filtering of max-plus discrete event systems with bounded random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague (CZ), Czech Republic. pp.228-235, </w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems, COSY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Nov 2022, Bologne, Italy. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840153v1</w:t>
+                <w:t xml:space="preserve">hal-03994143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria stochastic filtering of max-plus discrete event systems with bounded random variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient State-Estimation of Uncertain Max-Plus Linear Systems with High Observation Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Markele Ferreira Cândido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems, COSY 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Nov 2022, Bologne, Italy. pp.13-18, </w:t>
+              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague (CZ), Czech Republic. pp.228-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994143v1</w:t>
+                <w:t xml:space="preserve">hal-03840153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'estimation d'état des systèmes max-plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola-Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,90 +2418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MinMaxGDJS : A WEB Toolbox to handle pseudo-periodic series in MinMax[[gamma,delta]]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Markele Ferreira Cândido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Shang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2643,90 +2643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Controllers in Disturbance Decoupling of Uncertain Max-Plus Linear Systems: An Application to a High Throughput Screening System for Drug Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Andrei Maia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 13th International Workshop on Discrete Event Systems (WODES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aggregation Plateform for IoT-Based Healthcare: Illustration for Bioimpedancemetry, Temperature and Fatigue Level Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,90 +2885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Control Strategy in Disturbance Decoupling of Max-Plus Linear Systems with Applications to a High Throughput Screening System in Drug Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Andrei Maia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Los Angeles, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2993,90 +2993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Loop Controllers to Solve the Disturbance Decoupling Problem for Max-Plus Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Andrei Maia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference, ECC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3133,90 +3133,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do you store your product today ? Let’s try AI, to make tomorrow’s picking faster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence - ICAART 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3241,64 +3241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiveCode+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'atteignabilité des systèmes (max,+)-linéaires à l'aide des polyèdres tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Espindola Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1971682A"/>
+    <w:nsid w:val="8A1E5CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3882,51 +3882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-lhommeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5772-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola-Winck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00413-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04607017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Daviaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3401415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos-Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3176841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Markele Ferreira C&#226;ndido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Andrei Maia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-015-9794-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04419106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04636643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola Winck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.347" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetola Oke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04011413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-lhommeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5772-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola Winck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00413-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Espindola-Winck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04607017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Daviaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3401415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3176841" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2887353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Markele Ferreira C&#226;ndido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Andrei Maia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-015-9794-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cottenceau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.03.039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2004.05.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04419106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284333" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04636643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetola Oke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04011413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004458001930200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>