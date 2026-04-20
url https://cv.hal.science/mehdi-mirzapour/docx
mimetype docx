--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Mirzapour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###### Mehdi Mirzapour</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of Birth: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">22-Sep-1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Married / Two Children)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current Resident Place: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (Extendable Resident Card)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone Contact: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">+33-6-64046350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email Address:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi.mirzapour@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Records:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/mehdimirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Industrial Records:</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/mehdimirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUMMARY OF QUALIFICATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AREA OF INTEREST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">================</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **Natural Language Processing**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Understanding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Data Analyst</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management / Roll-out Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Diagrammatic/Linear/Event) Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=========</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1 Oct 2015 - 28 Sep 2018**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. - Montpellier University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**23 Sep 2009 -29 Jan 2012**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran,Tehran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.A. - Allameh Tabataba'i University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**22 Sep 1996 - 20 May 2002**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran,Tehran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.Sc. - Shahdi Beheshti University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering-Electronics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· EACL (European Chapter of the Association for Computational Linguistics) Grant Award for participating in ESSLLI 2018 (European Summer School in Logic, Language and Information).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· PhD 3-Year Competitive Fellowship (Contrats Doctoraux) in Computer Science (Subfield: Computational Semantics), I2S University of Montpellier, France, Sep 2015- Sep 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Recognized as “Talented Student” and “First-Ranked Student” (based on GPA) at Allameh Tabataba'i University in 2009 Philosophy-Logic Program.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· “Best Teacher Award” Certification, Highest Accolade of LFA, April 2006.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EMPLOYMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct-2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep-2018 University of Montpellier</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ph.D. entitled &amp;quot;Modelling Preferences for Ambiguous Utterance Interpretations&amp;quot;. (For more details see </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/mehdimirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Publishing 8 scientific papers during my PhD research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEC-2007-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep-2015</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ericsson Company</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehran , Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSC/RNC Implementation Manager for MTN-IranCell</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Installation/Integration of 5 EVO Controllers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Installation/Integration of 2 HD BSCs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Relocation, Installation and Integration of 4 HC BSCs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· BSC Upgrade (G10B to G11B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· BSC Expansions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Re-homings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBS Project CPM (Pre-Sale Project) // Parallel to IM Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Project Planning</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Budgeting for the Project</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Subcontractor Assignment and Quoting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing BoQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing SoW and Responsibility Matrix.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Solution Manager (Pre-Sale Project): // Parallel to IM Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Coordination between ANI, IE, TND, RND & CW Departments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Project Planning</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Budgeting for the Project</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Subcontractor Assignment and Quoting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Providing Solution and Strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Negotiation with municipalities and Related Companies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom Automation Software Designer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Successful Implementation of Around 20 daily Engineering Tasks in Ericsson Transmission Network Design (TND) department.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Migration from TEMS Link Planner to Asset Connect.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Data Analysis on the Job Training and needed TND training.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Working with Aircom Asset Enterprise Connect V6.0.0 and Link Data Base Update.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Giving Programming Modules for IRC TND Data Migration. (Such as Info Extractor /Draft Update / Draft Site Handle Migration, ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access Network Supervisor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Installing 40 new sites andintegration to PAT phase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Swapping 10 sites from outdoor to indoor shelter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Swapping 5 sites from Alcatel to Ericsson sites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Coordination Subcontractors: Part Cell, Parshan, Egypt Pro & F.S.O.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec-2006-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec-2007</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nokia Company</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehran , Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBS Roll-Out Management (in GC162 Project):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Roll-out Management Including Installation and Integration and Quality Pass for 39 In-Building Micro Sites in Tehran, Karaj and Yazd.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Issuing RFDS for 35 sites with Asset Enterprise 4.2 & IBS Optimization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Managing of subcontractors such as PishtazPars Co, BehAndish Co, RahnamaSystem Co, AryaSatel Co, ESH Co, PionAria Co and Rayanet Aria.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep-2002-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec-2006</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TezhabSad Consulting Engineers</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehran , Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Spatial Data Analyst:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Performing following 9 national GIS (Geo-Spatial Information System) projects for Iran Ministries of Energy and Agriculture:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Phisiography Of Gheshlagh Watershed in Kurdestan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Phisiography Of AssadAbad Watershed in Hamedan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing Climatology Maps of Gheshlagh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Project Manager for Ranges of Khozestan Province</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Management for R2V Project (Iran Ranges)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing Atlas (Resources of Water) for Hydo-Power (Maroon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Team Leader in Land Management Project of Izeh (Khuzestan)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Team Leader in Land Management Project of Dehdast</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing Atlas (Dam Designing Project) for Markhoz Dam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, Jean-Philippe Prost, Christian Retoré Categorial &amp;quot;Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity&amp;quot; LACompLing 2018: Logic & Algorithms in Computational Linguistics, Stockholm, August 28-31 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, Christian Retoré &amp;quot;Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm&amp;quot; in Chapman, P., Stapleton, G., Moktefi, A., Perez-Kriz, S., Bellucci, F. (Eds.) Diagrammatic Representation and Inference 10th International Conference, Diagrams 2018, Edinburgh, UK, June 18-22, 2018, LNCS / LNAI 10871, 2018. [Spread-Sheet Download, PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mathieu Lafourcade, Bruno Mery, Mehdi Mirzapour, Richard Moot and Christian Retoré &amp;quot;Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis&amp;quot; in Arai, S., Kojima, K., Mineshima, K., Bekki, D., Satoh, K., Ohta, Y. (Eds.) New Frontiers in Artificial Intelligence Springer LNCS 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mathieu Lafourcade, Bruno Mery, Mehdi Mirzapour, Richard Moot and Christian Retoré, &amp;quot;Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis&amp;quot;, Logic and Engineering of Natural Language Semantics 14 (LENLS 14), 2017, Tokyo, Japan.[PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Davide Catta, Mehdi Mirzapour, &amp;quot;Quantifier Scoping and Semantic Preferences.&amp;quot; In 1st conference for Computing Natural Language Inference held by Centre for Linguistic Theory and Studies in Probability (joint with 12th International Conference on Computational Semantics), 2017, Montpellier, France. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, &amp;quot;Finding Missing Categories in Incomplete Utterances.&amp;quot; In 24e Conférence sur le Traitement Automatique des Langues Naturelles (TAL), p. 149, 2017, Orléans, France. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  Mehdi Mirzapour, &amp;quot;The Origin of the Distribution Doctrine&amp;quot;, In the Proceedings of 5th World Congress on Universal Logic, 2015, Istanbul, Turkey. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  Mahin Bagheri, Mehdi Mirzapour and Gholamreza Zakiani, &amp;quot;Medieval Supposition Theory: The Implicit Semantic of Aristotle's Sophistical Refutations&amp;quot;, Logical Study, IHCS , Volume 9, Number 1, Spring 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mohammad Hafi, Mahin Bagheri, Mehdi Mirzapour and Golamreza Zakiani, &amp;quot;The Groundability of Four Figures of Aristotelian’s Syllogism&amp;quot; , Logical Study, IHCS , Volume 9, Number 2, Autumn 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, Gholamreza Zakiani, &amp;quot;Theory of Distribution According to John Buridan&amp;quot;, Logical Study, IHCS ,Article 6, Volume 2, Number 4, Winter 2012, Page 117-136. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, &amp;quot;Formalization of the Rules of Aristotelian Categorical Syllogism&amp;quot; -Supplemented by the Critique of Such Formalized Rules in Some of Persian Logic Text Books, Logical Study, IHCS , Article 7, Volume 1, Number 2, Autumn 2010, Page 119-150. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, &amp;quot;Computational Analysis of Aristotle’s Notion of Inherence&amp;quot;, Written in English, Forthcoming.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Translation, &amp;quot;Religions, Values, and Peak-Experiences&amp;quot; by Abraham H. Maslow, from English to Persian (Not Published- One Part of MA thesis), 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· M.A. Thesis for Religion and Mysticism Study entitled: Translation, Introductory and Annotation to the book &amp;quot;Religions, Values, and Peak-Experiences&amp;quot; by Abraham H. Maslow, Azad University, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· M.A. Thesis for Philosophy – logic, entitled: “An Investigation of Supposition Theory, Its Results and Applications in Late Medieval Age”, Allameh Tabataba’i University, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French FastContext: a Publicly Accessible System for Detecting Negation, Temporality and Experiencer in French Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103733. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Linguistic Complexity: Introducing a New Categorial Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing 2018 - Symposium on Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.95-123, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30077-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Jackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Missing Semantic Relations in Lexical-Semantic Network using Random Forest Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Ragheb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC PRAXILING 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing: Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagrams 2018 - 10th International Conference on Theory and Application of Diagrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91376-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Missing Categories in Incomplete Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Scoping and Semantic Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONLI: Computing Natural Language Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Distribution Doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Preferences for Ambiguous Utterance Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université Montpellier, 2018. English. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018MONTS094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01908642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Mirzapour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">###### Mehdi Mirzapour</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of Birth: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">22-Sep-1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Married / Two Children)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current Resident Place: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (Extendable Resident Card)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone Contact: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">+33-6-64046350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email Address:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi.mirzapour@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Records:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/mehdimirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Industrial Records:</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/mehdimirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUMMARY OF QUALIFICATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AREA OF INTEREST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">================</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **Natural Language Processing**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Understanding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Semantics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Data Analyst</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management / Roll-out Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Diagrammatic/Linear/Event) Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=========</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1 Oct 2015 - 28 Sep 2018**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. - Montpellier University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**23 Sep 2009 -29 Jan 2012**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran,Tehran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.A. - Allameh Tabataba'i University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**22 Sep 1996 - 20 May 2002**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran,Tehran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.Sc. - Shahdi Beheshti University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering-Electronics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· EACL (European Chapter of the Association for Computational Linguistics) Grant Award for participating in ESSLLI 2018 (European Summer School in Logic, Language and Information).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· PhD 3-Year Competitive Fellowship (Contrats Doctoraux) in Computer Science (Subfield: Computational Semantics), I2S University of Montpellier, France, Sep 2015- Sep 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Recognized as “Talented Student” and “First-Ranked Student” (based on GPA) at Allameh Tabataba'i University in 2009 Philosophy-Logic Program.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· “Best Teacher Award” Certification, Highest Accolade of LFA, April 2006.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EMPLOYMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct-2015-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep-2018 University of Montpellier</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ph.D. entitled &amp;quot;Modelling Preferences for Ambiguous Utterance Interpretations&amp;quot;. (For more details see </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/mehdimirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Publishing 8 scientific papers during my PhD research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEC-2007-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep-2015</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ericsson Company</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehran , Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSC/RNC Implementation Manager for MTN-IranCell</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Installation/Integration of 5 EVO Controllers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Installation/Integration of 2 HD BSCs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Relocation, Installation and Integration of 4 HC BSCs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· BSC Upgrade (G10B to G11B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· BSC Expansions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Re-homings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBS Project CPM (Pre-Sale Project) // Parallel to IM Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Project Planning</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Budgeting for the Project</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Subcontractor Assignment and Quoting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing BoQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing SoW and Responsibility Matrix.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Solution Manager (Pre-Sale Project): // Parallel to IM Position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Coordination between ANI, IE, TND, RND & CW Departments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Project Planning</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Budgeting for the Project</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Subcontractor Assignment and Quoting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Providing Solution and Strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Negotiation with municipalities and Related Companies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom Automation Software Designer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Successful Implementation of Around 20 daily Engineering Tasks in Ericsson Transmission Network Design (TND) department.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Migration from TEMS Link Planner to Asset Connect.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Data Analysis on the Job Training and needed TND training.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Working with Aircom Asset Enterprise Connect V6.0.0 and Link Data Base Update.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Giving Programming Modules for IRC TND Data Migration. (Such as Info Extractor /Draft Update / Draft Site Handle Migration, ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access Network Supervisor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Installing 40 new sites andintegration to PAT phase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Swapping 10 sites from outdoor to indoor shelter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Swapping 5 sites from Alcatel to Ericsson sites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Coordination Subcontractors: Part Cell, Parshan, Egypt Pro & F.S.O.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec-2006-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec-2007</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nokia Company</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehran , Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBS Roll-Out Management (in GC162 Project):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Roll-out Management Including Installation and Integration and Quality Pass for 39 In-Building Micro Sites in Tehran, Karaj and Yazd.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Issuing RFDS for 35 sites with Asset Enterprise 4.2 & IBS Optimization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Managing of subcontractors such as PishtazPars Co, BehAndish Co, RahnamaSystem Co, AryaSatel Co, ESH Co, PionAria Co and Rayanet Aria.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep-2002-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dec-2006</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TezhabSad Consulting Engineers</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tehran , Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Spatial Data Analyst:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Performing following 9 national GIS (Geo-Spatial Information System) projects for Iran Ministries of Energy and Agriculture:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Phisiography Of Gheshlagh Watershed in Kurdestan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Phisiography Of AssadAbad Watershed in Hamedan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing Climatology Maps of Gheshlagh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Project Manager for Ranges of Khozestan Province</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Management for R2V Project (Iran Ranges)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing Atlas (Resources of Water) for Hydo-Power (Maroon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Team Leader in Land Management Project of Izeh (Khuzestan)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Team Leader in Land Management Project of Dehdast</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Preparing Atlas (Dam Designing Project) for Markhoz Dam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, Jean-Philippe Prost, Christian Retoré Categorial &amp;quot;Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity&amp;quot; LACompLing 2018: Logic & Algorithms in Computational Linguistics, Stockholm, August 28-31 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, Christian Retoré &amp;quot;Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm&amp;quot; in Chapman, P., Stapleton, G., Moktefi, A., Perez-Kriz, S., Bellucci, F. (Eds.) Diagrammatic Representation and Inference 10th International Conference, Diagrams 2018, Edinburgh, UK, June 18-22, 2018, LNCS / LNAI 10871, 2018. [Spread-Sheet Download, PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mathieu Lafourcade, Bruno Mery, Mehdi Mirzapour, Richard Moot and Christian Retoré &amp;quot;Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis&amp;quot; in Arai, S., Kojima, K., Mineshima, K., Bekki, D., Satoh, K., Ohta, Y. (Eds.) New Frontiers in Artificial Intelligence Springer LNCS 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mathieu Lafourcade, Bruno Mery, Mehdi Mirzapour, Richard Moot and Christian Retoré, &amp;quot;Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis&amp;quot;, Logic and Engineering of Natural Language Semantics 14 (LENLS 14), 2017, Tokyo, Japan.[PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Davide Catta, Mehdi Mirzapour, &amp;quot;Quantifier Scoping and Semantic Preferences.&amp;quot; In 1st conference for Computing Natural Language Inference held by Centre for Linguistic Theory and Studies in Probability (joint with 12th International Conference on Computational Semantics), 2017, Montpellier, France. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, &amp;quot;Finding Missing Categories in Incomplete Utterances.&amp;quot; In 24e Conférence sur le Traitement Automatique des Langues Naturelles (TAL), p. 149, 2017, Orléans, France. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  Mehdi Mirzapour, &amp;quot;The Origin of the Distribution Doctrine&amp;quot;, In the Proceedings of 5th World Congress on Universal Logic, 2015, Istanbul, Turkey. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  Mahin Bagheri, Mehdi Mirzapour and Gholamreza Zakiani, &amp;quot;Medieval Supposition Theory: The Implicit Semantic of Aristotle's Sophistical Refutations&amp;quot;, Logical Study, IHCS , Volume 9, Number 1, Spring 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mohammad Hafi, Mahin Bagheri, Mehdi Mirzapour and Golamreza Zakiani, &amp;quot;The Groundability of Four Figures of Aristotelian’s Syllogism&amp;quot; , Logical Study, IHCS , Volume 9, Number 2, Autumn 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, Gholamreza Zakiani, &amp;quot;Theory of Distribution According to John Buridan&amp;quot;, Logical Study, IHCS ,Article 6, Volume 2, Number 4, Winter 2012, Page 117-136. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, &amp;quot;Formalization of the Rules of Aristotelian Categorical Syllogism&amp;quot; -Supplemented by the Critique of Such Formalized Rules in Some of Persian Logic Text Books, Logical Study, IHCS , Article 7, Volume 1, Number 2, Autumn 2010, Page 119-150. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mehdi Mirzapour, &amp;quot;Computational Analysis of Aristotle’s Notion of Inherence&amp;quot;, Written in English, Forthcoming.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Translation, &amp;quot;Religions, Values, and Peak-Experiences&amp;quot; by Abraham H. Maslow, from English to Persian (Not Published- One Part of MA thesis), 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· M.A. Thesis for Religion and Mysticism Study entitled: Translation, Introductory and Annotation to the book &amp;quot;Religions, Values, and Peak-Experiences&amp;quot; by Abraham H. Maslow, Azad University, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· M.A. Thesis for Philosophy – logic, entitled: “An Investigation of Supposition Theory, Its Results and Applications in Late Medieval Age”, Allameh Tabataba’i University, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French FastContext: a Publicly Accessible System for Detecting Negation, Temporality and Experiencer in French Clinical Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103733. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Jackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Linguistic Complexity: Introducing a New Categorial Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing 2018 - Symposium on Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.95-123, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30077-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Missing Semantic Relations in Lexical-Semantic Network using Random Forest Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Ragheb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC PRAXILING 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Proof Nets and Dependency Locality: A New Metric for Linguistic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACompLing: Logic and Algorithms in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venn Diagram and Evaluation of Syllogisms with Negative Terms: A New Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagrams 2018 - 10th International Conference on Theory and Application of Diagrams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91376-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Weighted Coercions from Crowd-Sourced Lexical Data for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.214-230, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93794-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Crowd-Sourced Lexical Coercions for Compositional Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LENLS 2017 - 14th International Workshop on Logic and Engineering of Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Missing Categories in Incomplete Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Scoping and Semantic Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Catta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONLI: Computing Natural Language Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Distribution Doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01916242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Preferences for Ambiguous Utterance Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mirzapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université Montpellier, 2018. English. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018MONTS094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01908642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mehdi.mirzapour@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/mehdimirzapour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mehdimirzapour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_66" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01908642v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mehdi.mirzapour@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/mehdimirzapour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mehdimirzapour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30077-7_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91376-6_66" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93794-6_15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01916242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01908642v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>