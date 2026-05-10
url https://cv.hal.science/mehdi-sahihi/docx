--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi SAHIHI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi-sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2923-1833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaempferol and curcumin as fluorescent probes for DNA topologies: Integrated spectroscopic and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lovett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 345, pp.126780. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro cellular and molecular plus in silico studies of a substituted bipyridine-coordinated Zn(II) ion: cytotoxicity, ROS-induced apoptosis, anti-metastasis, and BAX/BCL2 genes expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagher Amirheidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Janczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Forootanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4-5), pp.359-379. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-025-02114-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Sahnoune Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of insulin aspart hexamer and excipients with plasticized polyvinyl chloride surfaces: A comprehensive investigation combining molecular simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319 (Pt 2), pp.145043. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.145043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Delivery Mechanisms of Poly(glycerol sebacate): An In-Depth Study of the Energetics at the Molecular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (7), pp.3848-3859. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A copper(II) chloride coordination compound with 2-phenyl-4,5-dihydro-1H-imidazole ligand: synthesis, characterization, crystal structure, HSA, and DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kargar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Fallah-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Dege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ashfaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Shahzad Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Iranian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.1561-1572. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13738-024-03016-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Energetic Descriptions of the Plasma Protein Adsorption onto the PVC Surface: Implications for Biocompatibility in Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr H Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (36), pp.38054-38065. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c05044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting hydrogen storage capacity in modified-graphdiyne structures: A comprehensive density functional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari Bajgirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.108787. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Amino Acid Adsorption on PVC Surface: Insights from Molecular Dynamics and PMF Calculations †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Malfreyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02730B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Enzymatic PET Degradation: Molecular Dynamics Analysis of Cutinase Adsorption and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (10), pp.4112-4120. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound irradiation synthesis of novel copper(II) complex with the 2-thiophenimidazoline ligand: SC-XRD, HSA, and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kargar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Fallah-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Dege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ashfaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Shahzad Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (5), pp.1437-1447. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11224-024-02295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Multifunctionality: Optimal Properties of Iron-Oxide-Reinforced Polyvinylidene Difluoride Unveiled Through Full Atom Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jaramillo-Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (15), pp.8067-8073. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c04011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwinding DNA strands by Single-Walled Carbon Nanotubes: Molecular docking and MD simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 133, pp.108882. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmgm.2024.108882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle size and surface chemistry effects on mechanical and physical properties of nano-reinforced polymers: The case of PVDF-Fe3O4 nano-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sebastian Navarro Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.107851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884993v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Adsorption of SARS-CoV-2 Spike Protein on Polystyrene Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Faraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (16), pp.3814-3824. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation on CO2 capturing capacity of N-doped and Na-decorated Graphdiyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari Bajgirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.128169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biological and in silico molecular docking and ADME studies of a substituted triazine-coordinated cadmium(II) ion: efficient cytotoxicity, apoptosis, genotoxicity, and nuclease-like activity plus binding affinity towards apoptosis-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Jamilaldin Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shika Shayegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Farsinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.549-572. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00387-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of cathepsin B by ferrocenyl indenes highlights a new pharmacological facet of ferrocifens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sanz Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siden Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (9), pp.e202101075. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202101075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mechanical, Thermal, Electrical, and Hydrogen Diffusion Properties in Ternary V–Ti–X Alloys: A Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari Bajgirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (3), pp.1672-1687. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Simulation of the Interaction between SARS-CoV-2 Spike Protein and the Surface of Coinage Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Faraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (48), pp.14673-14685. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new alpha-synuclein fibrillogenesis inhibitor using in silico structure-based virtual screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.108010. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmgm.2021.108010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescent Nanoluciferase–Furimamide Complex: A Theoretical Study on Different Protonation States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sanz Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (13), pp.2539-2548. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b11597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning excited state of bipyridyl platinum(II) complexes with bio-active flavonolate ligand: Structures, photoreactivity, and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhen Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Whitfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 513, pp.119952. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.119952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel naphtho[1,2-e][1,3]oxazines bearing an arylsulfonamide moiety and their anticancer and antifungal activity evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Gholamhossein Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zali-Boeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiar Zomorodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Khalvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razie Helali Pargali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of quercetin-loaded β-lactoglobulin for drug delivery using modified anti-solvent method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Chavoshpour-Natanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.493-502. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined computational/experimental study on HSA binding of two water-soluble Schiff base ligands derived from pyridine derivative and ethylendiamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Molaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Tangestaninejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (3), pp.641-648. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2018.1436091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New homochiral and heterochiral Mo(VI) complex from racemic ligand: Synthesis, X-ray structure, diastereomers separation and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 170, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tris-chelated complexes of nickel(II) with bipyridine derivatives: DNA binding and cleavage, BSA binding, molecular docking, and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Torkzadeh-Mahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15), pp.3887-3904. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2018.1534700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interaction Mechanism of Coumarin with Bovine β-Casein: Spectrofluorometric and Molecular Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adibipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Fani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.627-638. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22036/pcr.2018.121289.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi experimental and computational studies for DNA and HSA interaction of new nano-scale ultrasound-assisted synthesized Pd(II) complex as a potent anticancer drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahnaz Ariaeefar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Gharaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.386-397. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.05.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability of β-lactoglobulin in the presence of cetylpyridinum bromide: spectroscopic and molecular docking studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Chavoshpour-Natanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Gharaghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.753-760. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2017.1297254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on DNA binding properties of new Schiff base ligands using spectroscopic, electrochemical and computational methods: Influence of substitutions on DNA-binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezoo Jamshidvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mohammadpoor-Baltork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and HSA interaction of Vanadium (IV), Copper (II), and Zinc (II) complexes derived from an asymmetric bidentate Schiff-base ligand: multi spectroscopic, viscosity measurements, molecular docking, and ONIOM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Momenbeik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-017-1505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and molecular docking studies on the interaction of Pd(II) & Co(II) Schiff base complexes with β-lactoglobulin as a carrier protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (12), pp.3130-3136. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2017.1380537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and molecular modeling probing of biophysical influence of β-casein nano-protein on adrenaline and arachidonoyl adrenaline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Abolhassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Fani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adibipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (1), pp.185-196. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00706-017-2103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral halogenated Schiff base compounds: green synthesis, anticancer activity and DNA-binding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahnaz Ariyaeifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolghasem Abbasi Kajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1161, pp.497-511. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential roles of 3-Hydroxyflavone and 7-Hydroxyflavone against nicotine-induced oxidative stress in rat renal proximal tubule cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrian Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Arany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0179777. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of single-walled carbon nanotubes (SWCNTs) on the structure and function of human serum albumin (HSA): Molecular docking and molecular dynamics simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.1815-1822. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11224-017-0963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of DNA- and HSA-binding properties of new nano-scale green synthesized Ni (II) complex as anticancer agent using spectroscopic methods, viscosity measurement, molecular docking, MD simulation and QM/MM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Gharaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Azadbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 248, pp.24-35. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2017.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-recognition of the racemic ligand in the formation of homochiral dinuclear V(V) complex: In vitro anticancer activity, DNA and HSA interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 135, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, crystal structure and DNA, HSA-binding studies of four Schiff base complexes derived from salicylaldehyde and isopropylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Khorshidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamhassan Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2017.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of a New Schiff Base Ligand with Human Serum Albumin: Molecular Docking and Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Chavoshpour-Natanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.636-643. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2017.1356634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deoxyribonucleic Acid and Bovine Serum Albumin Interaction with the Asymmetric Schiff Base Ligand and Its Molybdenum (VI) Complex: Multi Spectroscopic and Molecular Docking Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Dashtbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2017.1361265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and Hirshfeld surface analysis of copper(II) complexes: DNA- and BSA-binding, molecular modeling, cell imaging and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Torkzadeh-Mahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Janczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.23-38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and biological application of four novel metal-Schiff base complexes derived from allylamine and their interactions with human serum albumin: Experimental, molecular docking and ONIOM computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.448-462. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity and ACE-inhibitory of Class II hydrophobin from wild strain Trichoderma reesei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Khalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheleh Jahanbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riveros-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sheikh-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Sheikh-Zeinoddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.174-179. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and separation of chiral and achiral diastereomers of Schiff base Pd(II) complex: A comparative study of their DNA- and HSA-binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.246-260. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, crystal structure and HSA binding of two new N,O,O-donor Schiff-base ligands derived from dihydroxybenzaldehyde and tert-butylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Khorshidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1119, pp.373-384. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.04.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Silico Study on the Interaction of Saffron Ligands and Beta-Lactoglobulin by Molecular Dynamics and Molecular Docking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.73-84. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2015.1125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, crystal structure, DNA- and HSA-binding studies of a dinuclear Schiff base Zn(II) complex derived from 2-hydroxynaphtaldehyde and 2-picolylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1096, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt(II), copper(II), zinc(II) and palladium(II) Schiff base complexes: Synthesis, characterization and catalytic performance in selective oxidation of sulfides using hydrogen peroxide under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Khorshidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banafshe Askari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Riahi Farsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2015.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectroscopic and molecular modeling studies on the interaction of two curcuminoids with β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalegh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.274-282. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of molecular dynamics simulation and molecular docking: Interaction of citrus flavonoids and bovine β-lactoglobulin in focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Studies on the Interaction of Arctiin and Liquiritin With β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (9), pp.1591-1600. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2014.946844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of biguanides to β-lactoglobulin: molecular-docking and molecular dynamics simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (11), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-014-0598-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of β-Lactoglobulin with Resveratrol : Molecular Docking and Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayeb Yousef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Biochemical Engineering Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of Polyphenol Flavonoids with β-lactoglobulin: Molecular Docking and Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobeideh Heidari-Koholi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalgh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (12), pp.2311-2323. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2012.672854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function relationship of β-lactoglobulin in the presence of sodium dodecylbenzenesulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.16-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopic study on interaction of retinol with β-lactoglobulin in the presence of cetylpyridinium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Ghayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SPE-2012-0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic stability and retinol binding property of β-lactoglobulin in the presence of cationic surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic denaturation of β-lactoglobulin in the presence of cetylpyridinium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.1423-1428. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of Maleic Acid in Supercritical Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghaziaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Hajebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (7), pp.2596-2599. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/je9008393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Structural Dynamics and Functional Behavior of Proteins: Interactions with Chemicals, Small Ligands and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04795517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Reinforced Polymers and Polymer Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Matter and Principles for Sensing and Labeling Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 206, Springer Nature, pp.267-287, 2024, Advanced Structured Materials, 978-981-99-7847-2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7848-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the luminescent pathways of the Nanoluciferase-furimamide Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sanz García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS (virtuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://jtms2020.sciencesconf.org, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation on Bioluminescence of NanoLuc-Furimamide Complex: Effect of Protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi SAHIHI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi-sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2923-1833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaempferol and curcumin as fluorescent probes for DNA topologies: Integrated spectroscopic and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lovett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 345, pp.126780. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro cellular and molecular plus in silico studies of a substituted bipyridine-coordinated Zn(II) ion: cytotoxicity, ROS-induced apoptosis, anti-metastasis, and BAX/BCL2 genes expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagher Amirheidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Janczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Forootanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4-5), pp.359-379. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-025-02114-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Sahnoune Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of insulin aspart hexamer and excipients with plasticized polyvinyl chloride surfaces: A comprehensive investigation combining molecular simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Feschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 319 (Pt 2), pp.145043. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.145043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Delivery Mechanisms of Poly(glycerol sebacate): An In-Depth Study of the Energetics at the Molecular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (7), pp.3848-3859. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A copper(II) chloride coordination compound with 2-phenyl-4,5-dihydro-1H-imidazole ligand: synthesis, characterization, crystal structure, HSA, and DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kargar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Fallah-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Dege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ashfaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Shahzad Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Iranian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.1561-1572. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13738-024-03016-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Enzymatic PET Degradation: Molecular Dynamics Analysis of Cutinase Adsorption and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (10), pp.4112-4120. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Amino Acid Adsorption on PVC Surface: Insights from Molecular Dynamics and PMF Calculations †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Malfreyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02730B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and Energetic Descriptions of the Plasma Protein Adsorption onto the PVC Surface: Implications for Biocompatibility in Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr H Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (36), pp.38054-38065. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c05044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting hydrogen storage capacity in modified-graphdiyne structures: A comprehensive density functional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari Bajgirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.108787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Multifunctionality: Optimal Properties of Iron-Oxide-Reinforced Polyvinylidene Difluoride Unveiled Through Full Atom Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jaramillo-Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (15), pp.8067-8073. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c04011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound irradiation synthesis of novel copper(II) complex with the 2-thiophenimidazoline ligand: SC-XRD, HSA, and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kargar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Fallah-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Dege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ashfaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Shahzad Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (5), pp.1437-1447. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11224-024-02295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwinding DNA strands by Single-Walled Carbon Nanotubes: Molecular docking and MD simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 133, pp.108882. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmgm.2024.108882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle size and surface chemistry effects on mechanical and physical properties of nano-reinforced polymers: The case of PVDF-Fe3O4 nano-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sebastian Navarro Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.107851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884993v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Adsorption of SARS-CoV-2 Spike Protein on Polystyrene Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Faraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (16), pp.3814-3824. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation on CO2 capturing capacity of N-doped and Na-decorated Graphdiyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari Bajgirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.128169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biological and in silico molecular docking and ADME studies of a substituted triazine-coordinated cadmium(II) ion: efficient cytotoxicity, apoptosis, genotoxicity, and nuclease-like activity plus binding affinity towards apoptosis-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Jamilaldin Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shika Shayegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Farsinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.549-572. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00387-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of cathepsin B by ferrocenyl indenes highlights a new pharmacological facet of ferrocifens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sanz Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siden Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (9), pp.e202101075. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202101075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mechanical, Thermal, Electrical, and Hydrogen Diffusion Properties in Ternary V–Ti–X Alloys: A Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asgari Bajgirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (3), pp.1672-1687. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Simulation of the Interaction between SARS-CoV-2 Spike Protein and the Surface of Coinage Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Faraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (48), pp.14673-14685. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new alpha-synuclein fibrillogenesis inhibitor using in silico structure-based virtual screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.108010. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmgm.2021.108010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescent Nanoluciferase–Furimamide Complex: A Theoretical Study on Different Protonation States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sanz Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (13), pp.2539-2548. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b11597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning excited state of bipyridyl platinum(II) complexes with bio-active flavonolate ligand: Structures, photoreactivity, and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhen Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Whitfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 513, pp.119952. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.119952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel naphtho[1,2-e][1,3]oxazines bearing an arylsulfonamide moiety and their anticancer and antifungal activity evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Gholamhossein Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zali-Boeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiar Zomorodian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Khalvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razie Helali Pargali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of quercetin-loaded β-lactoglobulin for drug delivery using modified anti-solvent method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Chavoshpour-Natanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.493-502. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined computational/experimental study on HSA binding of two water-soluble Schiff base ligands derived from pyridine derivative and ethylendiamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Molaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Tangestaninejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (3), pp.641-648. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2018.1436091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New homochiral and heterochiral Mo(VI) complex from racemic ligand: Synthesis, X-ray structure, diastereomers separation and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 170, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tris-chelated complexes of nickel(II) with bipyridine derivatives: DNA binding and cleavage, BSA binding, molecular docking, and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Torkzadeh-Mahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15), pp.3887-3904. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2018.1534700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interaction Mechanism of Coumarin with Bovine β-Casein: Spectrofluorometric and Molecular Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adibipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Fani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.627-638. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22036/pcr.2018.121289.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi experimental and computational studies for DNA and HSA interaction of new nano-scale ultrasound-assisted synthesized Pd(II) complex as a potent anticancer drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahnaz Ariaeefar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Gharaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.386-397. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.05.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and HSA interaction of Vanadium (IV), Copper (II), and Zinc (II) complexes derived from an asymmetric bidentate Schiff-base ligand: multi spectroscopic, viscosity measurements, molecular docking, and ONIOM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Momenbeik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-017-1505-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and molecular docking studies on the interaction of Pd(II) & Co(II) Schiff base complexes with β-lactoglobulin as a carrier protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (12), pp.3130-3136. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2017.1380537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on DNA binding properties of new Schiff base ligands using spectroscopic, electrochemical and computational methods: Influence of substitutions on DNA-binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezoo Jamshidvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mohammadpoor-Baltork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2018.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability of β-lactoglobulin in the presence of cetylpyridinum bromide: spectroscopic and molecular docking studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Chavoshpour-Natanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Gharaghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.753-760. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2017.1297254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and molecular modeling probing of biophysical influence of β-casein nano-protein on adrenaline and arachidonoyl adrenaline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Abolhassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Fani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adibipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (1), pp.185-196. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00706-017-2103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral halogenated Schiff base compounds: green synthesis, anticancer activity and DNA-binding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahnaz Ariyaeifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolghasem Abbasi Kajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1161, pp.497-511. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential roles of 3-Hydroxyflavone and 7-Hydroxyflavone against nicotine-induced oxidative stress in rat renal proximal tubule cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrian Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Arany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), pp.e0179777. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0179777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, crystal structure and DNA, HSA-binding studies of four Schiff base complexes derived from salicylaldehyde and isopropylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Khorshidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamhassan Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2017.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of a New Schiff Base Ligand with Human Serum Albumin: Molecular Docking and Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Chavoshpour-Natanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.636-643. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2017.1356634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-recognition of the racemic ligand in the formation of homochiral dinuclear V(V) complex: In vitro anticancer activity, DNA and HSA interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 135, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of DNA- and HSA-binding properties of new nano-scale green synthesized Ni (II) complex as anticancer agent using spectroscopic methods, viscosity measurement, molecular docking, MD simulation and QM/MM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monireh Dehkhodaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Gharaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Azadbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 248, pp.24-35. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2017.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of single-walled carbon nanotubes (SWCNTs) on the structure and function of human serum albumin (HSA): Molecular docking and molecular dynamics simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.1815-1822. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11224-017-0963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deoxyribonucleic Acid and Bovine Serum Albumin Interaction with the Asymmetric Schiff Base Ligand and Its Molybdenum (VI) Complex: Multi Spectroscopic and Molecular Docking Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Dashtbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazal Borhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.655-669. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2017.1361265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and Hirshfeld surface analysis of copper(II) complexes: DNA- and BSA-binding, molecular modeling, cell imaging and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzieh Anjomshoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Torkzadeh-Mahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Janczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.23-38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and biological application of four novel metal-Schiff base complexes derived from allylamine and their interactions with human serum albumin: Experimental, molecular docking and ONIOM computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.448-462. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity and ACE-inhibitory of Class II hydrophobin from wild strain Trichoderma reesei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Khalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheleh Jahanbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riveros-Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sheikh-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Sheikh-Zeinoddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.174-179. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and separation of chiral and achiral diastereomers of Schiff base Pd(II) complex: A comparative study of their DNA- and HSA-binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.246-260. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, crystal structure and HSA binding of two new N,O,O-donor Schiff-base ligands derived from dihydroxybenzaldehyde and tert-butylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Khorshidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1119, pp.373-384. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.04.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Silico Study on the Interaction of Saffron Ligands and Beta-Lactoglobulin by Molecular Dynamics and Molecular Docking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.73-84. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2015.1125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, crystal structure, DNA- and HSA-binding studies of a dinuclear Schiff base Zn(II) complex derived from 2-hydroxynaphtaldehyde and 2-picolylamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Mirkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Moghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1096, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt(II), copper(II), zinc(II) and palladium(II) Schiff base complexes: Synthesis, characterization and catalytic performance in selective oxidation of sulfides using hydrogen peroxide under solvent-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Khorshidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amiri Rudbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banafshe Askari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Riahi Farsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2015.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectroscopic and molecular modeling studies on the interaction of two curcuminoids with β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalegh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.274-282. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2014.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of molecular dynamics simulation and molecular docking: Interaction of citrus flavonoids and bovine β-lactoglobulin in focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Studies on the Interaction of Arctiin and Liquiritin With β-lactoglobulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (9), pp.1591-1600. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2014.946844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of biguanides to β-lactoglobulin: molecular-docking and molecular dynamics simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (11), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-014-0598-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of β-Lactoglobulin with Resveratrol : Molecular Docking and Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayeb Yousef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Biochemical Engineering Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of Polyphenol Flavonoids with β-lactoglobulin: Molecular Docking and Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobeideh Heidari-Koholi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalgh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (12), pp.2311-2323. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2012.672854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function relationship of β-lactoglobulin in the presence of sodium dodecylbenzenesulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.16-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopic study on interaction of retinol with β-lactoglobulin in the presence of cetylpyridinium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Ghayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol-Khalegh Bordbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SPE-2012-0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic stability and retinol binding property of β-lactoglobulin in the presence of cationic surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1185-1191. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of Maleic Acid in Supercritical Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghaziaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Hajebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (7), pp.2596-2599. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/je9008393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic denaturation of β-lactoglobulin in the presence of cetylpyridinium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Bordbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ghayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.1423-1428. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Reinforced Polymers and Polymer Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Matter and Principles for Sensing and Labeling Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 206, Springer Nature, pp.267-287, 2024, Advanced Structured Materials, 978-981-99-7847-2. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-7848-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Structural Dynamics and Functional Behavior of Proteins: Interactions with Chemicals, Small Ligands and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04795517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the luminescent pathways of the Nanoluciferase-furimamide Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sanz García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS (virtuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://jtms2020.sciencesconf.org, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation on Bioluminescence of NanoLuc-Furimamide Complex: Effect of Protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sahihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C2F83A"/>
+    <w:nsid w:val="9DA34A33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-sahihi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2923-1833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05246787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Sengupta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lovett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Anjomshoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagher Amirheidari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janczak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Forootanfar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02114-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kargar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fallah-Mehrjardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Dege" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashfaq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Shahzad Munawar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13738-024-03016-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr H Saleh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Borhan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari Bajgirani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Biglari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108787" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04735189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Saleh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02730B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-024-02295-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jaramillo-Botero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Goddard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c04011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04735180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2024.108882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884993v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Navarro Oliva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Faraudo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00562" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04048875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Jamilaldin Fatemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shika Shayegan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farsinejad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00387-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaschard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202101075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04084053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alipour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gaci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2021.108010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b11597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Han" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whitfield" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Gholamhossein Mansouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zali-Boeini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiar Zomorodian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khalvati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razie Helali Pargali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04084872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Chavoshpour-Natanzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085393v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Molaee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2018.1436091" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amiri Rudbari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.05.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Torkzadeh-Mahani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Rizzoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ansari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2018.1534700" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Adibipour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Fani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Khalegh Bordbar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22036/pcr.2018.121289.1475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monireh Dehkhodaei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Ariaeefar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Gharaghani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2017.1297254" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Jamshidvand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mohammadpoor-Baltork" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.01.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Momenbeik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-017-1505-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2017.1380537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Abolhassani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-017-2103-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Ariyaeifar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolghasem Abbasi Kajani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.02.042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrian Kelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Arany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179777" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-017-0963-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086493v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Azadbakht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.10.044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.04.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Khorshidifard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhassan Azimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.05.035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Khosravi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2017.1356634" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dashtbani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2017.1361265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2016.08.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.07.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Khalesi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh Jahanbani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riveros-Galan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sheikh-Hassani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh-Zeinoddin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.05.068" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.08.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Hosseini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.04.094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2015.1125066" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.04.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafshe Askari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Riahi Farsani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.03.041" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohammadi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalegh Bordbar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2014.12.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088592v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ghayeb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2014.04.022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khosravi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2014.946844" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Ghayeb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-014-0598-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayeb Yousef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobeideh Heidari-Koholi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Khalgh Bordbar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2012.672854" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04089379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Bordbar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SPE-2012-0565" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04089358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.03.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04089335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.06.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088689v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghaziaskar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hajebrahimi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9008393" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04795517v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7848-9_13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-sahihi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2923-1833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05246787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Sengupta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lovett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khang Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126780" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Anjomshoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagher Amirheidari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janczak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Forootanfar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02114-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kargar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fallah-Mehrjardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Dege" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashfaq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Shahzad Munawar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13738-024-03016-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04735189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Saleh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02730B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr H Saleh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Borhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asgari Bajgirani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Biglari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108787" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jaramillo-Botero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Goddard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c04011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-024-02295-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04735180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2024.108882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03884993v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sebastian Navarro Oliva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Faraudo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00562" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04048875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Jamilaldin Fatemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shika Shayegan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farsinejad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00387-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaschard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202101075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04084053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alipour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04083396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gaci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2021.108010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b11597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhen Han" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whitfield" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Gholamhossein Mansouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zali-Boeini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiar Zomorodian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khalvati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razie Helali Pargali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04084872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Chavoshpour-Natanzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085393v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Molaee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2018.1436091" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kazemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amiri Rudbari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.05.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Torkzadeh-Mahani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Rizzoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ansari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2018.1534700" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Adibipour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Fani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Khalegh Bordbar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22036/pcr.2018.121289.1475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monireh Dehkhodaei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Ariaeefar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Gharaghani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Momenbeik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-017-1505-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04086030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2017.1380537" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Jamshidvand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mohammadpoor-Baltork" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.01.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2017.1297254" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Abolhassani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-017-2103-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Ariyaeifar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolghasem Abbasi Kajani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.02.042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrian Kelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Arany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179777" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Khorshidifard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhassan Azimi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.05.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Khosravi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2017.1356634" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.04.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Azadbakht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.10.044" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-017-0963-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dashtbani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2017.1361265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2016.08.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.07.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Khalesi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheleh Jahanbani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riveros-Galan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sheikh-Hassani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh-Zeinoddin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.05.068" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.08.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Hosseini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.04.094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2015.1125066" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.04.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafshe Askari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Riahi Farsani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.03.041" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohammadi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalegh Bordbar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2014.12.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088592v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ghayeb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2014.04.022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khosravi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2014.946844" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Ghayeb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-014-0598-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayeb Yousef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobeideh Heidari-Koholi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Khalgh Bordbar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2012.672854" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04089379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Bordbar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.12.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SPE-2012-0565" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04089358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2011.03.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04088689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghaziaskar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hajebrahimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9008393" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04089335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.06.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7848-9_13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04795517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>