--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi CNRS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mehdi SAQALLI                                 Chargé de Recherche CNRS CR1                M.Sc. PhD HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi-saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-466X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188366776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking capital assets to the understanding and adoption of the Sustainable Development Goals: Evidence from young farmers in the Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Blanco-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Díaz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11, pp.101781. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sftr.2026.101781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence Strategies in Agent-Based Models of Foraging Hominins: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.135 - 150. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle de l’occupation du sol dans le Nord-Est du Sénégal : de l’analyse diachronique à une modélisation prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Amadou Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 79, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Movements in a Changing World: Modelling Early Pleistocene and Early Middle Pleistocene Climatic and Ecological Environments and Influences on Hominin Dispersal in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9, pp.66 - 88. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing Farmers’ Perception of Agricultural Resources with Focus on Cereals Cultivation in Bekaa Valley, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mohamad Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudaina Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, 22 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14081667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUNTIAN: An Agent-Based Model of an Industrial Tree Plantation for Promoting Sustainable Harvesting in the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f16081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au climat de variétés de mil et de sorgho dans le Nord-Est du Sénégal : croisement des paramètres pluviométriques, thermiques et phénologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Amadou Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Konté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 21, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13gk4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Agent-Based Models to Stakeholders: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.5623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : On combining approaches for studying socio-environmental dynamics over rural-urban ecosystems on Mediterranean shores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2024.1390434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability assessment of natural heritage in the North-Eastern Ecuadorian Amazon using land use cover and nature protection status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, 11p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur en sciences sociales en Amazonie : adaptations et rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Coin des curiosités, 232, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123fq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baisse de la fertilité des champs dans le bassin arachidier du Sénégal à l’aune de la cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Codiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.205.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Flows, Uses and Populations Territorial Attachments: The Case of the Oyapock Watershed (French Guiana, Amapá State of Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rojas Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Janaína dos Santos Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Costa Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12050991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some like it complex: Building a common interdisciplanry background from local experiences within the south-mediterranean environmental research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kupélian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedia Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Khater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, On Combining Approaches for Studying Socio-environmental Dynamics over Rural-urban Ecosystems on Mediterranean Shores, 5, pp.1152244. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.1152244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The canary in the mine: Mediterranean mines as indicators of the hold on territories and resources: French Pyrenees, Moroccan Middle Atlas, and Tunisian coastal mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Laarabi El Hachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, On Combining Approaches for Studying Socio-environmental Dynamics over Rural-urban Ecosystems on Mediterranean Shores, 04, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2022.889081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Transdisciplinary Approaches to Sustainability Challenges: The Need to Model Socio-Environmental Systems in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.102628. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141610234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of unlined oil pits leaking into groundwater in the Ecuadorian Amazon: A modified GIS-DRASTIC approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.102628. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2021.102628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusions foncières des cadets et vivier pour Boko Haram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pabamé Sougnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de pêche de poissons et changement climatique sur le fleuve Niger à Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badamassi Yacouba Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayé Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sémantique par zonage à dires d’acteurs : Le Ferlo (Sénégal) et l’observatoire de Tessekere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Iopue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.32655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Changes and Future Trajectories of Deforestation in the Ituri-Epulu-Aru Landscape (Democratic Republic of the Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésime Mubenga Kankonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mumuni Bilintoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land10101042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Changes and Future Trajectories of Deforestation in the Ituri-Epulu-Aru Landscape (Democratic Republic of the Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésime Mubenga Kankonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mumuni Bilintoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (10), pp.1042. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land10101042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somos Amazonia&amp;quot;, a new inter-indigenous identity in Ecuadorian Amazonia: beyond a tacit Jus aplidia of ecological origin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Perspectiva Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.12-34. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19053/01233769.8983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Not seen, not considered”: An evaluation of differential perceptions of environmental risks using Perception-Based Regional Mapping: the case of heavy metal dispersion extent in the Plain of Mornag facing old plumb mine spoil tips of Jebel Ressass (Tunisia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-020-00166-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’anthropisation du paysage dans la région forestière de Babagulu, République Démocratique du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Adipalina guguya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvis Ngenda okito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.28347. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial inventory of selected atmospheric emissions from oil industry in Ecuadorian Amazon: Insights from comparisons among satellite and institutional datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes paysagères caractéristiques d'un territoire urbain en mutation : cas de la plaine de Mornag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing histories of exposure and demography : the construction of an agent-based model of the Ecuadorian Amazon colonization and exposure to oil pollution hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis of Accidental Oil Spills Using Heterogeneous Data: A Case Study from the North-Eastern Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Locquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10124719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un compromis entre agriculture et urbanisme: réalité d'une géomédiation paysagère locale : Le cas de Mornag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Spaces and Urban Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una historia agraria al amparo del petróleo: el caso de la parroquia de Dayuma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huellas del Sumaco: revista socioambiental de la amazonía ecuatoriana </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management and durability of landscape of public irrigated areas in Tunisia: cases of public irrigated areas of Chott-Meriem and Mornag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mata Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research Granthaalayah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.260280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Society and Natural Resources: Forging New Strands of Integration Across the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Analytical Methods for Dynamic Modelers By Hazhir Rahmandad, Rogelio Oliva and Nathanael D. Osgood (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated generic model for multi-scale assessment of the impacts of agro-ecosystems on major ecosystem services in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.117-125. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and Ecological Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.721-735. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10807039.2015.1105099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarchie dans le Sahel : L’initiative de la Grande Muraille Verte au prisme des relations d'influence entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ducourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux environnementaux transnationaux, 20, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Sistemas para Detección de Contaminación por Hidrocarburos: Aplicación al Oriente Ecuatoriano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela R. Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISCI : Revista Iberoamericana de Sistemas, Cibernética e Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday vulnerabilities and ''social dispositions'' in the Malian Sahel, an indication for evaluating future adaptability to water crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-015-0845-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Montagne intérieure, épreuve initiatique individuelle de lucidité dans Le Seigneur des Anneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting family transitions of Sahelian western Niger 1950-2000 : an agent-based modelling approach in a low data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 634, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draped heterogeneity, forced uniformity: when agro-environmental policies drive family development: The U Minh Thuong forest reserve, (Mekong delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Dosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5/2011, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting rural development interventions : empirical agent-based modeling in Nigerien villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (4), pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draped heterogeneity, forced uniformity : when agro-environmental policies drive family development : the U Minh Thuong forest reserve, (Mekong delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Dosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in modelling social conflicts: grappling with polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Heinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armano Srbljinovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (9), pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Small-Scale Heterogeneity of Prey and Hunter Distributions on the Sustainability of Bushmeat Hunting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Milner-Gulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.1327-1337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating social conflicts linked to water resources trhough agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and security series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp.142-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Social-driven Forces on the Evolution of Sahelian Rural Systems: A Combined Agent-based Modeling and Anthropological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221, pp.2714-2727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Rural Environmentally and Socio-Economically Constrained Multi-Activity and Multi-Decision Societies in a Low-Data Context: A Challenge Through Empirical Agent-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PBRM (perception-based regional mapping): A spatial method to support regional development initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Issaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.358-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des savoirs : enjeux et impacts des concepts sur le développement rural pour le Sahel nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin dispersal in environmental systems : linking processes of environmental changes and hominin dispersal in Eurasia during the Early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference "Scales of social, environmental and cultural change in past societies", Session 10 "Approaches to coupling Earth and human system data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nexo entre el agua, actividad petrolera, medios de vida y agricultura de frontera en la Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabrera-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G.H. Díaz-Ambrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis (IDA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Constance (Allemagne), Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT for sustainability barriers and opportunities in spreading awareness of the Sustainable Development Goals among young rural farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duque-Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cayambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMTA- International Conference on Communication &amp; Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sustainable Industrial Tree Plantation through Agent-Based Modeling: A Case Study from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local mobility to dispersing population : bottom-up modelling approach to study the earliest populations of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2025 "Digital horizons : embracing heritage in an evolving world" - S.35 "Mapping and modelling movement in archaelogy : from least cost analysis to diffusion pathways"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition of agricultural systems in the tropical region : a strategic path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoWEFS - 5th International Conference on Water, Energy, Food and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la escasez y la desigualdad : trayectorias diferenciadas en el acceso al agua y vulnerabilidad agropecuaria en Cuauhtémoc, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafoux-Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carlos Bravo Pena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congreso de la RISSA "Del paradigma neoliberal a la justicia hídrica y ambiental en Mexico"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Michoacan, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Methodology for Generalized Reuse Practices Based on Quantitative, Social, and Economic Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Delomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; REUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of ABM Narratives using Simulation Traces and LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging process mining to support stakeholder communication of ABMs for complex socio-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'25 (23rd International Conference on Practical applications of Agents and Multi-Agent Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Small-Scale Models to Large-Scale Insights: Hunter-Gatherer Responses to Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the earliest occupation of Western Europe : a bottom-up modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "the 30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of education system modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference WCSS : 5th World Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Casablanca, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and analisis of Upper-Litani farmers' perception of challenges and opportunities : evidence from Bekaa valley, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudaina Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie d'évaluation environnementale, sociale et économique de pratiques généralisées de réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-méditérranéenne sur la réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEID; INRAE, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fouta Djalon ou le château d'eau de l'Afrique de l'ouest : systèmes agraires et gestions résilientes de l'eau : le projet ANR WAWATER (West African WAter Tower Eco-agrosystem Resilience)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of hominin dispersal patterns during the early-middle Pleistocene transition : a methodological enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry : using agent-based models to predict hominin movement and survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamill Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EduSim : a multi-agent model for simulating the impacts of urban and demographic growth on school infrastructures demand and offer in the city of Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EAI AFRICATEK "7th EAI International Conference on Emerging Technologies for Developing Countries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilorin, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models to understand the spatiotemporal patterns of the earliest occupations of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPITA, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing best practices for an open library of archaeological ABM modules: lessons learned from other initiatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Angourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Romanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Association of Archaeologists (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting a pre-Neolithic territory by implementing Plant Functional Types: Application to the Roussillon territory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMOS A QUEDAR&amp;quot; Vulnérabilités, Aléas Au Mexique : Obstacles et Stratégies en Quêtes à Durango d'Approches de Résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Alarcon Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Reyes Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEISAL (Consejo Europeo de Investigaciones Sociales de América Latina)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle de la dynamique paysagère dans les zones agricoles délimitées de la Réserve de Faune à Okapis, République démocratique du Congo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Ezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laudisoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésime Mubenga Kankonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Scientifique Internationale Forêts du bassin du Congo, Travaux préparatoires Conférence des parties à la convention cadre des Nations Unies sur le changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Yangambi, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMOS A QUEDAR Vulnérabilités, Aléas Au Mexique : Obstacles et Stratégies en QUêtes D'Approches de Résiliences, Vulnerabilidades, Amenazas en México : Obstaculos y estragegias en los enfoques para la resiliencia. Estudio de casos en Chihuahua-Durango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Alarcon Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Reyes Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CEISAL 2022 "Uncertain trajectories : Latin America after globalization" - "Paradigmas, alternativas, contrastes y realidades en territorios hidrosociales en el medio rural"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki (Finland), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing ABM Submodels to Promote Stakeholder Participation: A look into Sustainable Forest Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bantayan Nathaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barua Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of field fertility : a report on two study sites in Senegal and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allagbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERC RISE INSA Project workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Abidjan - Côte d'Ivoire, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Reconstitution of the Vegetation of a pre-Neolithic French Mediterranean territory using Plant Functional Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement, Territory and Landscape Dynamics: Assessment and Prospects in Spatial Archeology. Tirbute to Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of War : proposing some counter-arguments to traditional rhetoric points against Past Socio-Ecological Systems' modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TwoRains Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape generation for a Land Use and Land Cover Change Agent-Based Model, with GAMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced methodology between eco-anthropological and agro-environmental variables in spatialized Neolithic modelling : the MASSE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RDMed "Modelling adaptation of ancient agricultural societies to climate change, the core of an interdisciplinary approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Based Maps as input data for Agent-Based Modeling: application to the colonization of the Ecuadorian Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation en faveur des paysages viticoles de la plaine du Mornag : un nouvel axe de développement local d'un territoire à des conflits d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Bousseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mata Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European sympoisum : cultural landscapes of the vineyard : identities, challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape, vegetation and resources' modeling : reconstituting the pre-Neolithic Roussillon territory (France) and its vegetation by implementing Plant Functional Types, hydrosystems and climate into a cellular automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakari Iguenad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards &amp;quot;Socializing the pixel&amp;quot; and &amp;quot;Pixelizing the social&amp;quot; with GAMA platform : an Agent-Based Model of Land Use and Land Cover Changes in Northern Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integréated framwork for knowledge sharing and integration on land use and land management in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zidama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST Africa 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et rapides et complexité des dynamiques socio-environnementales dans le monde Méditerrranéen ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kuzuoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an agent based model to simulate changes between two land cover maps : an init optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Builiding an agent-based model to simulate changes between two land cover maps : an init organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of ligneous vegetation into Plant Functional Types for a dynamic reconstitution of Neolithic vegetation cover in Occitania Mediterranean seashores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Business-as-Usual Scenarios in land change modelling by extending the calibration period and integrating demographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on geo-information sicences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Limassol (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie à base d'acteurs pour représenter la perception d'acteurs : présentation des résultats sur le cours de l'Oyapock entre Ouanary et Camopi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated framework for multidimensional and multi-scale simulation of agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Dandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Furst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Complex Systems (WCCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ouarzazate, Maroc, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2019.8930741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA: an agricultural process-driven agent-based model of the Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Multi-Agent-Based Simulation (MABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo conceptual basado en agentes para estudiar el comportamiento de la población de la amazonía ecuatoriana expuesta a riesgos de contaminación petrolera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Jaderne Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico Petróleo, Ambiente, Salud y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEZOAD : Présentation des résultats de la méthodologie de cartographie sociale par Zonage à Dires d’Acteurs (ZADA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-livestock scenarios modeling: an agent-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Dandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Smart cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of West African Cropland Dynamics under Climate Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akeem O. Olaniyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosea K. Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE – 1st International Conference on Smart Cities and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation du risque environnemental lié aux activités pétrolières en Amazonie équatorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Contaminants, environnement, société et santé : de l’évaluation des risques à leur gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminations et conflits environnementaux contrastés en Amazonie équatorienne : une approche par la cartographie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Contaminants, environnement, société et santé : de l’évaluation des risques à leur gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated generic model for multi-scale assessment of the impacts of agro-ecosystems on major ecosystem services in West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNRM2017 Conference “Vulnerability and Resilience of Socio-ecological Systems” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestión integrada de agua, suelo y energía en la cuenca hidrográfica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oleas Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUENCA 2017 CONGRESO DE INGENIERIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cuenca, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l’Agriculture sud-africaine au travers du cas de l’ancien « homeland » du Ciskei. Le territoire comme &amp;quot;scène de crime&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry: Using Agent-Based Models to Predict Hominin Movement and Survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reschke Jan-Olaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archeologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA book of abstracts-Congress aoüt 2024. Roma, Italie.; Session “MULTIDISCIPLINARY APPROACHES TO HUMAN BEHAVIOR AND ENVIRONMENTAL DYNAMICS OF LATE EARLY PLEISTOCENE AND MIDDLE PLEISTOCENE EUROPE", Aug 2024, Rome, Italy. pp.124 - 132, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evan.21485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world is not enough: pleading against the data gap postulate for building interdisciplinary research actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e édition des Journées de Rochebrune 2016 Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of tearing down the walls between disciplines and emphasize transdisciplinary approach within a multidimensional framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage à dires d'acteurs, un outil en faveur de l’éco-paysage de la zone de Mornag- Jebel Ressas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre un paysage et un territoire au travers d'un outil de spatialisation participatif : Cas de la zone de Mornag-Jebel Ressas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale annuelle Spatial Analysis and GEOmatics (SAGEO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment modelling of environmental impacts of land use policy in West-Africa: A conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale annuelle Spatial Analysis and GEOmatics (SAGEO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting human past dynamics over a landscape : pleading for the co-integration of both micro village-level modelling and macro-level ecological socio-modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jed O Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Lemmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Simulation Association/ESSA/SPUHH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards in three sites: Laos, Tunisia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Veyrac-Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the past farming systems: implied methodologies and issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past – Predictive Approaches to Climate, Environment, Population &amp; cultural Dynamics in Prehistory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phapvilay Sounyaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary vulnerabilities and responses, future adaptability to water crises in the Malian Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interactions Politiques publiques, dynamiques environnementales et pratiques sociales, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hey! Mrs Jerrycan! Ordinary vulnerabilities and responses, resistance, resilience and adaptation to water crises in the Malien Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent vs. shifting cultivation: the farming system of Neolithic LBK (7800-6900 BP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Inter-national Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahels North, Sahels South: Building human indicators of a relative desertification. Toulouse, France, 07/201 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a typical Linear Band Keramik hamlet functioning at the household level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in assessing & modeling social changes in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème ESSA Special Interest group on Social conflicts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and when we hunt counts more than how much we hunt: A case study on bay duikers in Northeast Gabon using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Milner-Gulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ESSA European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guilford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing social-driven forces on the evolution of Sahelian rural systems : A combined agent-based modelling and anthropological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ESSA European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guilford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame! Bidon! Vulnérabilités & adaptations face aux crises de l'eau dans le Gourma Malien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking humanitarian support : empirical agent-based modeling of development action types in Nigerian villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence ESSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brescia, Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans du Niger: évolution et résilience de paradigmes sur le développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées du Développement de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi acteurs, multi activités : simulations multi agents pour la détection des changements dans l'organisation sociale dans les villages de l'Ouest nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social constraints in Sahelian Niger communities as a decision-support tool for development operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IYDD International Year of Deserts and Desertification Conference “Desertification: Migration, Health, Remediation and Local Governance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural systems in Sahelian Niger: evolution & constraints for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Institute of Turkish Asian Center for Strategic Studies (TACSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des actions de développement rural dans un village du Sahel. Contraintes méthodologiques & résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales du Département des sciences de la population et du développement (SPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision- support tools for development operators in village communities in Sahel (Niger).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre B. Irénikatchè Akponikpè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A. Marinho Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Desertification &amp; Sustainibility in the Sahel (DSS 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité cachée du milieu, homogénéité imposée d'un modèle de mise en valeur agricole : une superposition à l'origine d'une extrême diversité des scénarios d'évolution : Le cas de la zone tampon de la réserve forestière de U Minh Thùong (delta du Mékong, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Dosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale et gestion des ressources et des territoires ruraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Montpellier, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de soutenabilité pour une meilleure gouvernance de l'eau en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of West African Cropland Dynamics under Climate Scenarios Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akeem O. Olaniyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosea K. Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confeerence Wascal Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and social transformations in the past (12ka BP): from field data acquisition towards socio-ecological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MISTRALS PALEOMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land, rain and sweat: Building a database of what we need for building a temporally dynamic and a spatially-explicit agent-based model of Neolithic occupation in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier MISTRALS "Impacts des changements climatiques en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Data Mining for a Semi-Quantitative Risk Assessment of Oil Contamination from Multiple-Sources in The Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model of the Amazonian Forest Colonisation and Oil Exploitation: the Oriente Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chapotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple is beautiful ? Building a simple climate model for modelling archaeological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de modélisations de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Early farmers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent combinant modélisation sociale et enquêtes anthropologiques pour l'analyse de l'impact de forces sociales sur les évolutions de populations rurales au Sahel nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On doit laisser le tigre endormi&amp;quot;: Gestion des alluvions dans le delta du Mékong.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGERT: Organisation spatiale et gestion des ressources et des territoires ruraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Ed., Simulating the past books series, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement, pratiques locales et politiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EduSim: A Multi-agent Model for Simulating the Impacts of Urban and Demographic Growth on School Infrastructures Demand and Offer in the City of Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Dandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Bamidele Awotundee; Agbotiname Lucky Imoize; Cheng-Chi Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies for Developing Countries. 7th International Conference, AFRICATEK 2024, Ilorin, Nigeria, August 6–8, 2024, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 618, Springer Nature Switzerland, pp.157-176, 2025, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-031-93556-5. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-93557-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etang Del Sale - Basse vallée du Tavignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkokewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagunes et marais littoraux de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mosaïque de nuisances et de contaminations en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des nouveaux mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempora O mores: Building an epistemological procedure for modelling the socio-anthropological factors of rural Neolithic socio-ecological systems: Stakes, choices, hypotheses and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Editions, pp.15-54, 2019, Computational Social Sciences, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trowels, processors and misunderstandings: concluding thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Editions, pp.217-223, 2019, Computational Social Sciences, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing qualitative and social science factors in archaeological modelling: necessity and relevance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vander Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-14, 2019, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un risque environnemental sur base d’enquêtes déclaratives spatialisées : une entrée exacte mais imprécise sur les variables caractérisant un problème: présentation via des enquêtes réalisées en Equateur, en Tunisie et au Laos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablir la preuve d’une pathologie « environnementale » : enjeux épistémologiques et politiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes librement accessibles pour visualiser le paysage pétrolier en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed.,, pp.196-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapas libremente accesibles para visualizar el paisaje del petróleo en Oriente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed., pp.191-194, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle PASHAMAMA-MONOIL : impacts des activités pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes : de la biologie au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (Compréhension et analyse des systèmes complexes), </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50, 2018, Dossier Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser un risque environnemental via les perceptions locales : une démarche, trois terrains (Equateur, Tunisie, Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales : identifier, comprendre, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.77-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des représentations du territoire amazonien : la place des activités pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed., pp.205-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografía de las percepciones del territorio amazónico: importancia de las actividades petroleras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra ,Laurence Maurice. Sabine Desprats-Bologna (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA : ENTRE LA FINCA Y EL PETRÓLEO Vivre en Amazonie Equatorienne:entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones IRD, Ediciones Abya-Yala, UASB Sede Ecuador, EFN Ecuador, USFQ Ecuador, pp.199-203, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for scale and discipline reconciliation: current socio-ecological modelling methodologies to explore and reconstitute human prehistoric dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Baum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan A. Barceló, Florencia Del Castillo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulating prehistoric and ancient worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2016, 978-3-319-31481-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage a dires d’acteurs un outil en faveur de l’éco-paysage: Mornag et Jebel Ressas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alternatives éco paysagères dans les régions méditerranéennes. Ouvrage Interuniversitaire transdisciplinaire Editions ISA Chott-Meriem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for scale reconciliation: Building ecological socio-modelling methodologies for a reconstitution of human past dynamics over a landscape. Chap. 9. Barceló J. A., Del Castillo F. (eds.) Springer Computational Social Sciences. 233-255.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulating prehistoric and ancient worlds. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling societies and their territories - the importance of the social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA-MONOIL model - impacts oil development activities in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les sociétés et leurs territoires - de l’importance des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grilles d‘analyse de la participation dans les démarches de prospective. Ecole thématique SCEMSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et participation. Ecole thématique SCEMSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Society and Natural Resources: Forging New Strands of Integration Across the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, farming systems and Social transitions in Sahelian Niger: An Agent-based Modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environment and Society. Université catholique de Louvain (Louvain-la-Neuve, Belgique), 2008. English. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01683928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner son poids au social : Formalisation d’une démarche intégrant facteurs socio-anthropologiques et environnementaux dans les approches d’observation et de modélisation des Systèmes Socio-écologiques Ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Institut National Polytechnique Toulouse, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT for Sustainability: Barriers and Opportunities in Spreading Awareness of the Sustainable Development Goals Among Young Rural Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Duque-Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhenny Cayambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication and Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valdivia, Chile, Chile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 458, Springer Nature Switzerland, pp.326-336, 2026, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09911-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape generation for a Land Use and Land Cover Change Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days Toulouse, 23-24/06/2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing the pixel&amp;quot; and &amp;quot;Pixelizing the social&amp;quot; with GAMA platform : an Agent-Based Model of Land Use and Land Cover changes in Northern Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never go against the family&amp;quot; : an enlarged communautary family structure for the Linear band Keratic culture hypothesis for explaining longhouses, colonization capacity and collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de recherche comparative de la recomposition des usages de la montagne méditerranéenne autour de mines abandonnées au 20ème siècle : Moyen Atlas, Pyrénées, Piémont tunisien, FONCIMED. Réseau de recherche et d'échange sur le foncier méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Laarabi El Hachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Benyassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Séminaire Annuel Biodiversité, Environnement et Paysage : propriétaires locaux vs enejeux (climat, urbanisation, etc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated framework for knowledge sharing and integration on land use and land management in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulama Zidama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odillon Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-Africa 2020 Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lagos, Nigeria. 2020, IST-Africa 2020 Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Business-as-Usual Scenarios in Land Change Modelling by Extending the Calibration Period and Integrating Demographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE Conference on Geographic Information Science 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-260, 2019, 978-3-030-14745-7. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14745-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi CNRS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mehdi SAQALLI                                 Chargé de Recherche CNRS CR1                M.Sc. PhD HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi-saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-466X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188366776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking capital assets to the understanding and adoption of the Sustainable Development Goals: Evidence from young farmers in the Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Blanco-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Díaz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11, pp.101781. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sftr.2026.101781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence Strategies in Agent-Based Models of Foraging Hominins: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.135 - 150. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle de l’occupation du sol dans le Nord-Est du Sénégal : de l’analyse diachronique à une modélisation prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Amadou Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 79, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Movements in a Changing World: Modelling Early Pleistocene and Early Middle Pleistocene Climatic and Ecological Environments and Influences on Hominin Dispersal in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9, pp.66 - 88. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUNTIAN: An Agent-Based Model of an Industrial Tree Plantation for Promoting Sustainable Harvesting in the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f16081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing Farmers’ Perception of Agricultural Resources with Focus on Cereals Cultivation in Bekaa Valley, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mohamad Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudaina Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, 22 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14081667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au climat de variétés de mil et de sorgho dans le Nord-Est du Sénégal : croisement des paramètres pluviométriques, thermiques et phénologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Amadou Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Konté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 21, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13gk4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Agent-Based Models to Stakeholders: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.5623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : On combining approaches for studying socio-environmental dynamics over rural-urban ecosystems on Mediterranean shores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2024.1390434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability assessment of natural heritage in the North-Eastern Ecuadorian Amazon using land use cover and nature protection status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, 11p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur en sciences sociales en Amazonie : adaptations et rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Coin des curiosités, 232, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123fq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baisse de la fertilité des champs dans le bassin arachidier du Sénégal à l’aune de la cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Codiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.205.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Flows, Uses and Populations Territorial Attachments: The Case of the Oyapock Watershed (French Guiana, Amapá State of Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rojas Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Janaína dos Santos Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Costa Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12050991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some like it complex: Building a common interdisciplanry background from local experiences within the south-mediterranean environmental research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kupélian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedia Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Khater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, On Combining Approaches for Studying Socio-environmental Dynamics over Rural-urban Ecosystems on Mediterranean Shores, 5, pp.1152244. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.1152244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The canary in the mine: Mediterranean mines as indicators of the hold on territories and resources: French Pyrenees, Moroccan Middle Atlas, and Tunisian coastal mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Laarabi El Hachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, On Combining Approaches for Studying Socio-environmental Dynamics over Rural-urban Ecosystems on Mediterranean Shores, 04, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2022.889081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Transdisciplinary Approaches to Sustainability Challenges: The Need to Model Socio-Environmental Systems in the Longue Durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.102628. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141610234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of unlined oil pits leaking into groundwater in the Ecuadorian Amazon: A modified GIS-DRASTIC approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.102628. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2021.102628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusions foncières des cadets et vivier pour Boko Haram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pabamé Sougnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de pêche de poissons et changement climatique sur le fleuve Niger à Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badamassi Yacouba Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayé Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (3), pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sémantique par zonage à dires d’acteurs : Le Ferlo (Sénégal) et l’observatoire de Tessekere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Iopue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.32655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Changes and Future Trajectories of Deforestation in the Ituri-Epulu-Aru Landscape (Democratic Republic of the Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésime Mubenga Kankonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mumuni Bilintoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land10101042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Changes and Future Trajectories of Deforestation in the Ituri-Epulu-Aru Landscape (Democratic Republic of the Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésime Mubenga Kankonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mumuni Bilintoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (10), pp.1042. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land10101042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’anthropisation du paysage dans la région forestière de Babagulu, République Démocratique du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Adipalina guguya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvis Ngenda okito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.28347. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somos Amazonia&amp;quot;, a new inter-indigenous identity in Ecuadorian Amazonia: beyond a tacit Jus aplidia of ecological origin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Perspectiva Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.12-34. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19053/01233769.8983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Not seen, not considered”: An evaluation of differential perceptions of environmental risks using Perception-Based Regional Mapping: the case of heavy metal dispersion extent in the Plain of Mornag facing old plumb mine spoil tips of Jebel Ressass (Tunisia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41207-020-00166-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial inventory of selected atmospheric emissions from oil industry in Ecuadorian Amazon: Insights from comparisons among satellite and institutional datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing histories of exposure and demography : the construction of an agent-based model of the Ecuadorian Amazon colonization and exposure to oil pollution hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes paysagères caractéristiques d'un territoire urbain en mutation : cas de la plaine de Mornag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des régions arides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un compromis entre agriculture et urbanisme: réalité d'une géomédiation paysagère locale : Le cas de Mornag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Spaces and Urban Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Analysis of Accidental Oil Spills Using Heterogeneous Data: A Case Study from the North-Eastern Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Locquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10124719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una historia agraria al amparo del petróleo: el caso de la parroquia de Dayuma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huellas del Sumaco: revista socioambiental de la amazonía ecuatoriana </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management and durability of landscape of public irrigated areas in Tunisia: cases of public irrigated areas of Chott-Meriem and Mornag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mata Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research Granthaalayah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.260280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Society and Natural Resources: Forging New Strands of Integration Across the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Analytical Methods for Dynamic Modelers By Hazhir Rahmandad, Rogelio Oliva and Nathanael D. Osgood (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated generic model for multi-scale assessment of the impacts of agro-ecosystems on major ecosystem services in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.117-125. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and Ecological Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.721-735. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10807039.2015.1105099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarchie dans le Sahel : L’initiative de la Grande Muraille Verte au prisme des relations d'influence entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ducourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux environnementaux transnationaux, 20, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Sistemas para Detección de Contaminación por Hidrocarburos: Aplicación al Oriente Ecuatoriano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela R. Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISCI : Revista Iberoamericana de Sistemas, Cibernética e Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday vulnerabilities and ''social dispositions'' in the Malian Sahel, an indication for evaluating future adaptability to water crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-015-0845-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Montagne intérieure, épreuve initiatique individuelle de lucidité dans Le Seigneur des Anneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting family transitions of Sahelian western Niger 1950-2000 : an agent-based modelling approach in a low data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 634, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draped heterogeneity, forced uniformity : when agro-environmental policies drive family development : the U Minh Thuong forest reserve, (Mekong delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Dosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting rural development interventions : empirical agent-based modeling in Nigerien villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (4), pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draped heterogeneity, forced uniformity: when agro-environmental policies drive family development: The U Minh Thuong forest reserve, (Mekong delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Dosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5/2011, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in modelling social conflicts: grappling with polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Heinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armano Srbljinovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (9), pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Small-Scale Heterogeneity of Prey and Hunter Distributions on the Sustainability of Bushmeat Hunting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Milner-Gulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.1327-1337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Social-driven Forces on the Evolution of Sahelian Rural Systems: A Combined Agent-based Modeling and Anthropological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221, pp.2714-2727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating social conflicts linked to water resources trhough agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and security series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp.142-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Rural Environmentally and Socio-Economically Constrained Multi-Activity and Multi-Decision Societies in a Low-Data Context: A Challenge Through Empirical Agent-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PBRM (perception-based regional mapping): A spatial method to support regional development initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Issaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.358-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des savoirs : enjeux et impacts des concepts sur le développement rural pour le Sahel nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominin dispersal in environmental systems : linking processes of environmental changes and hominin dispersal in Eurasia during the Early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference "Scales of social, environmental and cultural change in past societies", Session 10 "Approaches to coupling Earth and human system data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nexo entre el agua, actividad petrolera, medios de vida y agricultura de frontera en la Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabrera-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G.H. Díaz-Ambrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis (IDA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Constance (Allemagne), Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT for sustainability barriers and opportunities in spreading awareness of the Sustainable Development Goals among young rural farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duque-Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cayambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMTA- International Conference on Communication &amp; Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local mobility to dispersing population : bottom-up modelling approach to study the earliest populations of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2025 "Digital horizons : embracing heritage in an evolving world" - S.35 "Mapping and modelling movement in archaelogy : from least cost analysis to diffusion pathways"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Sustainable Industrial Tree Plantation through Agent-Based Modeling: A Case Study from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition of agricultural systems in the tropical region : a strategic path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoWEFS - 5th International Conference on Water, Energy, Food and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la escasez y la desigualdad : trayectorias diferenciadas en el acceso al agua y vulnerabilidad agropecuaria en Cuauhtémoc, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafoux-Daudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carlos Bravo Pena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congreso de la RISSA "Del paradigma neoliberal a la justicia hídrica y ambiental en Mexico"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Michoacan, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Methodology for Generalized Reuse Practices Based on Quantitative, Social, and Economic Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Delomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; REUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of ABM Narratives using Simulation Traces and LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Multi-Agent-Based Simulation (MABS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging process mining to support stakeholder communication of ABMs for complex socio-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bantayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'25 (23rd International Conference on Practical applications of Agents and Multi-Agent Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Small-Scale Models to Large-Scale Insights: Hunter-Gatherer Responses to Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the earliest occupation of Western Europe : a bottom-up modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "the 30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fouta Djalon ou le château d'eau de l'Afrique de l'ouest : systèmes agraires et gestions résilientes de l'eau : le projet ANR WAWATER (West African WAter Tower Eco-agrosystem Resilience)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of hominin dispersal patterns during the early-middle Pleistocene transition : a methodological enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of education system modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference WCSS : 5th World Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Casablanca, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie d'évaluation environnementale, sociale et économique de pratiques généralisées de réutilisation des eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-méditérranéenne sur la réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEID; INRAE, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and analisis of Upper-Litani farmers' perception of challenges and opportunities : evidence from Bekaa valley, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudaina Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry : using agent-based models to predict hominin movement and survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamill Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA "30th Annual Meeting of the European Association of Archaeologists" 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EduSim : a multi-agent model for simulating the impacts of urban and demographic growth on school infrastructures demand and offer in the city of Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EAI AFRICATEK "7th EAI International Conference on Emerging Technologies for Developing Countries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilorin, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based models to understand the spatiotemporal patterns of the earliest occupations of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olaf Reschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Lausten Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hertler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPITA, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing best practices for an open library of archaeological ABM modules: lessons learned from other initiatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Angourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Romanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Association of Archaeologists (EAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting a pre-Neolithic territory by implementing Plant Functional Types: Application to the Roussillon territory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle de la dynamique paysagère dans les zones agricoles délimitées de la Réserve de Faune à Okapis, République démocratique du Congo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Masimo Kabuanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Ezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laudisoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésime Mubenga Kankonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Scientifique Internationale Forêts du bassin du Congo, Travaux préparatoires Conférence des parties à la convention cadre des Nations Unies sur le changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Yangambi, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMOS A QUEDAR&amp;quot; Vulnérabilités, Aléas Au Mexique : Obstacles et Stratégies en Quêtes à Durango d'Approches de Résiliences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Alarcon Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Reyes Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEISAL (Consejo Europeo de Investigaciones Sociales de América Latina)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMOS A QUEDAR Vulnérabilités, Aléas Au Mexique : Obstacles et Stratégies en QUêtes D'Approches de Résiliences, Vulnerabilidades, Amenazas en México : Obstaculos y estragegias en los enfoques para la resiliencia. Estudio de casos en Chihuahua-Durango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Alarcon Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Reyes Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CEISAL 2022 "Uncertain trajectories : Latin America after globalization" - "Paradigmas, alternativas, contrastes y realidades en territorios hidrosociales en el medio rural"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki (Finland), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing ABM Submodels to Promote Stakeholder Participation: A look into Sustainable Forest Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bantayan Nathaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barua Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of field fertility : a report on two study sites in Senegal and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Allagbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERC RISE INSA Project workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Abidjan - Côte d'Ivoire, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Reconstitution of the Vegetation of a pre-Neolithic French Mediterranean territory using Plant Functional Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement, Territory and Landscape Dynamics: Assessment and Prospects in Spatial Archeology. Tirbute to Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Based Maps as input data for Agent-Based Modeling: application to the colonization of the Ecuadorian Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced methodology between eco-anthropological and agro-environmental variables in spatialized Neolithic modelling : the MASSE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RDMed "Modelling adaptation of ancient agricultural societies to climate change, the core of an interdisciplinary approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape generation for a Land Use and Land Cover Change Agent-Based Model, with GAMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of War : proposing some counter-arguments to traditional rhetoric points against Past Socio-Ecological Systems' modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TwoRains Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation en faveur des paysages viticoles de la plaine du Mornag : un nouvel axe de développement local d'un territoire à des conflits d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Bousseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mata Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European sympoisum : cultural landscapes of the vineyard : identities, challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape, vegetation and resources' modeling : reconstituting the pre-Neolithic Roussillon territory (France) and its vegetation by implementing Plant Functional Types, hydrosystems and climate into a cellular automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith Arnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Loup-Hadamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakari Iguenad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et rapides et complexité des dynamiques socio-environnementales dans le monde Méditerrranéen ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kuzuoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integréated framwork for knowledge sharing and integration on land use and land management in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zidama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST Africa 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards &amp;quot;Socializing the pixel&amp;quot; and &amp;quot;Pixelizing the social&amp;quot; with GAMA platform : an Agent-Based Model of Land Use and Land Cover Changes in Northern Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an agent based model to simulate changes between two land cover maps : an init optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Builiding an agent-based model to simulate changes between two land cover maps : an init organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of ligneous vegetation into Plant Functional Types for a dynamic reconstitution of Neolithic vegetation cover in Occitania Mediterranean seashores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Business-as-Usual Scenarios in land change modelling by extending the calibration period and integrating demographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on geo-information sicences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Limassol (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie à base d'acteurs pour représenter la perception d'acteurs : présentation des résultats sur le cours de l'Oyapock entre Ouanary et Camopi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated framework for multidimensional and multi-scale simulation of agro-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Dandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Furst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Complex Systems (WCCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ouarzazate, Maroc, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2019.8930741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA: an agricultural process-driven agent-based model of the Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Multi-Agent-Based Simulation (MABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FEZOAD : Présentation des résultats de la méthodologie de cartographie sociale par Zonage à Dires d’Acteurs (ZADA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo conceptual basado en agentes para estudiar el comportamiento de la población de la amazonía ecuatoriana expuesta a riesgos de contaminación petrolera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noudéhouénou Jaderne Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audren Bouadjio Boulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico Petróleo, Ambiente, Salud y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-livestock scenarios modeling: an agent-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Dandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Smart cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of West African Cropland Dynamics under Climate Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akeem O. Olaniyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosea K. Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE – 1st International Conference on Smart Cities and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation du risque environnemental lié aux activités pétrolières en Amazonie équatorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Contaminants, environnement, société et santé : de l’évaluation des risques à leur gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminations et conflits environnementaux contrastés en Amazonie équatorienne : une approche par la cartographie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Contaminants, environnement, société et santé : de l’évaluation des risques à leur gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated generic model for multi-scale assessment of the impacts of agro-ecosystems on major ecosystem services in West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNRM2017 Conference “Vulnerability and Resilience of Socio-ecological Systems” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestión integrada de agua, suelo y energía en la cuenca hidrográfica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oleas Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUENCA 2017 CONGRESO DE INGENIERIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cuenca, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de l’Agriculture sud-africaine au travers du cas de l’ancien « homeland » du Ciskei. Le territoire comme &amp;quot;scène de crime&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Good, the Bad and the Hungry: Using Agent-Based Models to Predict Hominin Movement and Survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reschke Jan-Olaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Cucart-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Laustsen Lomborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archeologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA book of abstracts-Congress aoüt 2024. Roma, Italie.; Session “MULTIDISCIPLINARY APPROACHES TO HUMAN BEHAVIOR AND ENVIRONMENTAL DYNAMICS OF LATE EARLY PLEISTOCENE AND MIDDLE PLEISTOCENE EUROPE", Aug 2024, Rome, Italy. pp.124 - 132, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evan.21485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world is not enough: pleading against the data gap postulate for building interdisciplinary research actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e édition des Journées de Rochebrune 2016 Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of tearing down the walls between disciplines and emphasize transdisciplinary approach within a multidimensional framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage à dires d'acteurs, un outil en faveur de l’éco-paysage de la zone de Mornag- Jebel Ressas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre un paysage et un territoire au travers d'un outil de spatialisation participatif : Cas de la zone de Mornag-Jebel Ressas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale annuelle Spatial Analysis and GEOmatics (SAGEO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment modelling of environmental impacts of land use policy in West-Africa: A conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence internationale annuelle Spatial Analysis and GEOmatics (SAGEO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing health risk using regional mappings based on local perceptions: A comparative study of three different hazards in three sites: Laos, Tunisia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Veyrac-Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto, Portugal. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituting human past dynamics over a landscape : pleading for the co-integration of both micro village-level modelling and macro-level ecological socio-modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jed O Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Lemmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Simulation Association/ESSA/SPUHH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the past farming systems: implied methodologies and issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past – Predictive Approaches to Climate, Environment, Population &amp; cultural Dynamics in Prehistory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phapvilay Sounyaphong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary vulnerabilities and responses, future adaptability to water crises in the Malian Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interactions Politiques publiques, dynamiques environnementales et pratiques sociales, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahels North, Sahels South: Building human indicators of a relative desertification. Toulouse, France, 07/201 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a typical Linear Band Keramik hamlet functioning at the household level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hey! Mrs Jerrycan! Ordinary vulnerabilities and responses, resistance, resilience and adaptation to water crises in the Malien Sahel (Gourma).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA 2012 Analyse Multidisciplinaire de la Mousson Africaine, Uté Toulouse 2 Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent vs. shifting cultivation: the farming system of Neolithic LBK (7800-6900 BP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Inter-national Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in assessing & modeling social changes in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème ESSA Special Interest group on Social conflicts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and when we hunt counts more than how much we hunt: A case study on bay duikers in Northeast Gabon using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Milner-Gulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ESSA European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guilford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing social-driven forces on the evolution of Sahelian rural systems : A combined agent-based modelling and anthropological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ESSA European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guilford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame! Bidon! Vulnérabilités & adaptations face aux crises de l'eau dans le Gourma Malien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Hamath Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking humanitarian support : empirical agent-based modeling of development action types in Nigerian villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence ESSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brescia, Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans du Niger: évolution et résilience de paradigmes sur le développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées du Développement de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi acteurs, multi activités : simulations multi agents pour la détection des changements dans l'organisation sociale dans les villages de l'Ouest nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural systems in Sahelian Niger: evolution & constraints for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Institute of Turkish Asian Center for Strategic Studies (TACSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social constraints in Sahelian Niger communities as a decision-support tool for development operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IYDD International Year of Deserts and Desertification Conference “Desertification: Migration, Health, Remediation and Local Governance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des actions de développement rural dans un village du Sahel. Contraintes méthodologiques & résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales du Département des sciences de la population et du développement (SPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision- support tools for development operators in village communities in Sahel (Niger).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre B. Irénikatchè Akponikpè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A. Marinho Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Desertification &amp; Sustainibility in the Sahel (DSS 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité cachée du milieu, homogénéité imposée d'un modèle de mise en valeur agricole : une superposition à l'origine d'une extrême diversité des scénarios d'évolution : Le cas de la zone tampon de la réserve forestière de U Minh Thùong (delta du Mékong, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Dosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale et gestion des ressources et des territoires ruraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Montpellier, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de soutenabilité pour une meilleure gouvernance de l'eau en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of West African Cropland Dynamics under Climate Scenarios Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akeem O. Olaniyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosea K. Mande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confeerence Wascal Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and social transformations in the past (12ka BP): from field data acquisition towards socio-ecological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MISTRALS PALEOMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land, rain and sweat: Building a database of what we need for building a temporally dynamic and a spatially-explicit agent-based model of Neolithic occupation in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier MISTRALS "Impacts des changements climatiques en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Data Mining for a Semi-Quantitative Risk Assessment of Oil Contamination from Multiple-Sources in The Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Durango-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model of the Amazonian Forest Colonisation and Oil Exploitation: the Oriente Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chapotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple is beautiful ? Building a simple climate model for modelling archaeological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de modélisations de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Early farmers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent combinant modélisation sociale et enquêtes anthropologiques pour l'analyse de l'impact de forces sociales sur les évolutions de populations rurales au Sahel nigérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bielders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence AMMA Analyse Multidisciplinaire de la Mousson Africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On doit laisser le tigre endormi&amp;quot;: Gestion des alluvions dans le delta du Mékong.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGERT: Organisation spatiale et gestion des ressources et des territoires ruraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Ed., Simulating the past books series, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement, pratiques locales et politiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EduSim: A Multi-agent Model for Simulating the Impacts of Urban and Demographic Growth on School Infrastructures Demand and Offer in the City of Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesmin Dandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Bamidele Awotundee; Agbotiname Lucky Imoize; Cheng-Chi Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies for Developing Countries. 7th International Conference, AFRICATEK 2024, Ilorin, Nigeria, August 6–8, 2024, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 618, Springer Nature Switzerland, pp.157-176, 2025, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-031-93556-5. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-93557-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etang Del Sale - Basse vallée du Tavignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkokewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagunes et marais littoraux de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mosaïque de nuisances et de contaminations en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des nouveaux mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempora O mores: Building an epistemological procedure for modelling the socio-anthropological factors of rural Neolithic socio-ecological systems: Stakes, choices, hypotheses and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Editions, pp.15-54, 2019, Computational Social Sciences, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trowels, processors and misunderstandings: concluding thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Editions, pp.217-223, 2019, Computational Social Sciences, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing qualitative and social science factors in archaeological modelling: necessity and relevance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vander Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating qualitative and social science factors in archaeological modelling.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-14, 2019, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12723-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un risque environnemental sur base d’enquêtes déclaratives spatialisées : une entrée exacte mais imprécise sur les variables caractérisant un problème: présentation via des enquêtes réalisées en Equateur, en Tunisie et au Laos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablir la preuve d’une pathologie « environnementale » : enjeux épistémologiques et politiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapas libremente accesibles para visualizar el paisaje del petróleo en Oriente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed., pp.191-194, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes librement accessibles pour visualiser le paysage pétrolier en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed.,, pp.196-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle PASHAMAMA-MONOIL : impacts des activités pétrolières en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes : de la biologie au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (Compréhension et analyse des systèmes complexes), </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50, 2018, Dossier Agropolis International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des représentations du territoire amazonien : la place des activités pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed., pp.205-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografía de las percepciones del territorio amazónico: importancia de las actividades petroleras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Becerra ,Laurence Maurice. Sabine Desprats-Bologna (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA : ENTRE LA FINCA Y EL PETRÓLEO Vivre en Amazonie Equatorienne:entre pétrole et terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones IRD, Ediciones Abya-Yala, UASB Sede Ecuador, EFN Ecuador, USFQ Ecuador, pp.199-203, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser un risque environnemental via les perceptions locales : une démarche, trois terrains (Equateur, Tunisie, Laos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales : identifier, comprendre, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.77-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for scale and discipline reconciliation: current socio-ecological modelling methodologies to explore and reconstitute human prehistoric dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Baum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan A. Barceló, Florencia Del Castillo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulating prehistoric and ancient worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2016, 978-3-319-31481-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage a dires d’acteurs un outil en faveur de l’éco-paysage: Mornag et Jebel Ressas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alternatives éco paysagères dans les régions méditerranéennes. Ouvrage Interuniversitaire transdisciplinaire Editions ISA Chott-Meriem.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for scale reconciliation: Building ecological socio-modelling methodologies for a reconstitution of human past dynamics over a landscape. Chap. 9. Barceló J. A., Del Castillo F. (eds.) Springer Computational Social Sciences. 233-255.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulating prehistoric and ancient worlds. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling societies and their territories - the importance of the social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASHAMAMA-MONOIL model - impacts oil development activities in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les sociétés et leurs territoires - de l’importance des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melio Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grilles d‘analyse de la participation dans les démarches de prospective. Ecole thématique SCEMSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et participation. Ecole thématique SCEMSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Society and Natural Resources: Forging New Strands of Integration Across the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations, farming systems and Social transitions in Sahelian Niger: An Agent-based Modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environment and Society. Université catholique de Louvain (Louvain-la-Neuve, Belgique), 2008. English. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01683928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner son poids au social : Formalisation d’une démarche intégrant facteurs socio-anthropologiques et environnementaux dans les approches d’observation et de modélisation des Systèmes Socio-écologiques Ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Institut National Polytechnique Toulouse, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT for Sustainability: Barriers and Opportunities in Spreading Awareness of the Sustainable Development Goals Among Young Rural Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Duque-Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heredia-R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhenny Cayambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication and Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valdivia, Chile, Chile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 458, Springer Nature Switzerland, pp.326-336, 2026, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09911-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape generation for a Land Use and Land Cover Change Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days Toulouse, 23-24/06/2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing the pixel&amp;quot; and &amp;quot;Pixelizing the social&amp;quot; with GAMA platform : an Agent-Based Model of Land Use and Land Cover changes in Northern Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never go against the family&amp;quot; : an enlarged communautary family structure for the Linear band Keratic culture hypothesis for explaining longhouses, colonization capacity and collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de recherche comparative de la recomposition des usages de la montagne méditerranéenne autour de mines abandonnées au 20ème siècle : Moyen Atlas, Pyrénées, Piémont tunisien, FONCIMED. Réseau de recherche et d'échange sur le foncier méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Laarabi El Hachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Benyassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Séminaire Annuel Biodiversité, Environnement et Paysage : propriétaires locaux vs enejeux (climat, urbanisation, etc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated framework for knowledge sharing and integration on land use and land management in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulama Zidama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odillon Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-Africa 2020 Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lagos, Nigeria. 2020, IST-Africa 2020 Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cahierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Business-as-Usual Scenarios in Land Change Modelling by Extending the Calibration Period and Integrating Demographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Kaced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE Conference on Geographic Information Science 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243-260, 2019, 978-3-030-14745-7. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14745-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DFA8F7A"/>
+    <w:nsid w:val="0D9E5FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-saqalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188366776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Blanco-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D&#237;az-Ocampo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2026.101781" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olaf Reschke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cucart-Mora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lomborg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hertler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Amadou Sall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Faye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37698" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Laustsen Lomborg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Grove" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.212" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mohamad Fawaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Baydoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bechara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Khalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14081667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bantayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16081293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kont&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2024.1390434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Durango-Cordero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bonilla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123fq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Codiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.205.0093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Hamrita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Laarabi El Hachimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.889081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Coward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jenkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141610234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2021.102628" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabam&#233; Sougnab&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badamassi Yacouba Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yay&#233; Mousa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03565478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Diallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Kaced" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Iopue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Masimo Kabuanga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Mubenga Kankonda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mumuni Bilintoh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10101042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hamrita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boussetta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00166-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Adipalina&#160;guguya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Ngenda&#160;okito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28347" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango Cordero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Parra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.05.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Locquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124719" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata Olmo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.260280" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683535v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2015.1105099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Pelaez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Vaccaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela R. Yanez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Dia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0845-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Braun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Heinke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armano Srbljinovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Vliet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Milner-Gulland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nasi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issaka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lausten Lomborg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hertler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-Rengifo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villegas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera-Torres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.H. D&#237;az-Ambrona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duque-Rengel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayambe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puhl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301708v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324504v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fromm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafoux-Daud&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlos Bravo Pena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301821v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amejo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bantayan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672575v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hall" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672532v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouedraogo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tapsoba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fawaz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill Lausten Lomborg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672593v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278470v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Angourakis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riede" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romanowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verhagen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891178v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Alarcon Herrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Reyes Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ezadri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bastin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Reyes G&#243;mez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724897v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantayan Nathaniel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barua Leonardo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allagb&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mejean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406868v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bousseta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076122v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238836v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zidama" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zoungrana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuzuoglu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254597v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ouattara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Furst" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2019.8930741" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781887v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632717v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sawadogo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meda" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967272v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem O. Olaniyi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosea K. Mande" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Meyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683545v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oleas S&#225;enz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cisneros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683546v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332714v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reschke Jan-Olaf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Harry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21485" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683866v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683864v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354328v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed O Kaplan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Baum" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lemmen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683868v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683887v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moussa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683889v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683918v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683913v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918410v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919020v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683901v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683903v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683899v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Ir&#233;nikatch&#232; Akponikp&#232;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Marinho Filho" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921075v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406917v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chakroun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354334v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683911v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683896v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110633v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vander Linden" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683555v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459781v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Ouedraogo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93557-2_11" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587260v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkokewitsch" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407204v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354110v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319314792" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683557v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683556v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557579v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557576v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687450v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01683928v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03191104v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459766v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Duque-Rengel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhenny Cayambe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Torres" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09911-2_33" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406953v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;jean" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407253v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407165v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mouri" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Laarabi El Hachimi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407069v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulama Zidama" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odillon Zoungrana" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152070v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14745-7_14" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-saqalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-466X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188366776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Blanco-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D&#237;az-Ocampo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2026.101781" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olaf Reschke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cucart-Mora" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lomborg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hertler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Amadou Sall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Faye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37698" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Laustsen Lomborg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Grove" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.212" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bantayan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16081293" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mohamad Fawaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Baydoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bechara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14081667" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kont&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2024.1390434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Durango-Cordero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Bonilla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123fq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Codiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.205.0093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Chakroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1152244" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Hamrita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Laarabi El Hachimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.889081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Coward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jenkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141610234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2021.102628" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabam&#233; Sougnab&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badamassi Yacouba Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yay&#233; Mousa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03565478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Diallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Kaced" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Belem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Iopue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Masimo Kabuanga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;sime Mubenga Kankonda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mumuni Bilintoh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10101042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Adipalina&#160;guguya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Ngenda&#160;okito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28347" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hamrita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boussetta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-020-00166-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango Cordero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Parra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.05.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Locquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10124719" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mata Olmo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.260280" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683920v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683535v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2015.1105099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Pelaez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Vaccaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela R. Yanez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Hamath Dia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0845-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Braun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Heinke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armano Srbljinovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Vliet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Milner-Gulland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nasi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thiriot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issaka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Lausten Lomborg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hertler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heredia-Rengifo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villegas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera-Torres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.H. D&#237;az-Ambrona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duque-Rengel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cayambe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puhl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301708v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324504v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fromm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafoux-Daud&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlos Bravo Pena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301821v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amejo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bantayan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672575v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hall" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672562v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouedraogo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tapsoba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fawaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill Lausten Lomborg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672593v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278470v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Angourakis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riede" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romanowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verhagen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Ezadri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bastin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Alarcon Herrera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Reyes Gomez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Reyes G&#243;mez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724897v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantayan Nathaniel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barua Leonardo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allagb&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416320v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406868v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mejean" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406883v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bousseta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406896v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuzuoglu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238836v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zidama" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zoungrana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254597v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Dandjinou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ouattara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Furst" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2019.8930741" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781887v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sawadogo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meda" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967272v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem O. Olaniyi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosea K. Mande" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Meyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683545v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oleas S&#225;enz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cisneros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683546v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332714v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reschke Jan-Olaf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Harry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21485" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683866v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683864v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354328v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Veyrac-Ben Ahmed" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354672v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed O Kaplan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Baum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lemmen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683868v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683885v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683889v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moussa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683883v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683887v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683918v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683913v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918410v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919020v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683901v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683899v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Ir&#233;nikatch&#232; Akponikp&#232;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Marinho Filho" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921075v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406917v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chakroun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683548v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01688180v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354334v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683911v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683896v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110633v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vander Linden" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683555v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459781v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Ouedraogo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93557-2_11" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587260v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkokewitsch" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407204v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12723-7_1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110812v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/systemes-complexes-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354110v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319314792" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683557v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683556v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097117v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio Saenz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097126v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097534v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557579v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557576v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687450v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01683928v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03191104v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459766v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Duque-Rengel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhenny Cayambe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Torres" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09911-2_33" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406953v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;jean" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407253v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407165v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mouri" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Laarabi El Hachimi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407069v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulama Zidama" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odillon Zoungrana" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152070v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14745-7_14" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>