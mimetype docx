--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -975,217 +975,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for dynamic asset protection during escaped wildfires</w:t>
+                <w:t xml:space="preserve">Valid inequalities for the dynamic asset protection problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Working Group on Project Management and Scheduling, Apr 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595450v1</w:t>
+                <w:t xml:space="preserve">hal-04047936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for the dynamic asset protection problem</w:t>
+                <w:t xml:space="preserve">Valid inequalities for dynamic asset protection during escaped wildfires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Working Group on Project Management and Scheduling, Apr 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">23e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047936v1</w:t>
+                <w:t xml:space="preserve">hal-03595450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elitist non-dominated heuristic resolution for the dynamic asset protection problem</w:t>
               </w:r>
@@ -1779,63 +1779,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for the two-machine flow shop problem with time delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Mkadem</w:t>
+                <w:t xml:space="preserve">Split Methods for the Clustered Team Orienteering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1850,87 +1850,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the German Operations Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467896v1</w:t>
+                <w:t xml:space="preserve">hal-02418544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Methods for the Clustered Team Orienteering Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
+                <w:t xml:space="preserve">Lower bounds for the two-machine flow shop problem with time delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Mkadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1945,51 +1945,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the German Operations Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418544v1</w:t>
+                <w:t xml:space="preserve">hal-01467896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème flow-shop à deux machines avec temps de transport</w:t>
               </w:r>
@@ -2639,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8208;eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serairi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mkadem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3082-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03540-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.07.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kooli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGB6WP83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-013-1446-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNBKGHSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110595v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319557014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55702-1_70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8208;eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serairi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mkadem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3082-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03540-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.07.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kooli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGB6WP83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-013-1446-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNBKGHSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110595v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319557014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55702-1_70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>