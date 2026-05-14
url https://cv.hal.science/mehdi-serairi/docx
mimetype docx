--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -1779,63 +1779,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Methods for the Clustered Team Orienteering Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
+                <w:t xml:space="preserve">Lower bounds for the two-machine flow shop problem with time delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Mkadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1850,87 +1850,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the German Operations Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418544v1</w:t>
+                <w:t xml:space="preserve">hal-01467896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for the two-machine flow shop problem with time delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Mkadem</w:t>
+                <w:t xml:space="preserve">Split Methods for the Clustered Team Orienteering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1945,51 +1945,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the German Operations Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467896v1</w:t>
+                <w:t xml:space="preserve">hal-02418544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème flow-shop à deux machines avec temps de transport</w:t>
               </w:r>
@@ -2182,77 +2182,230 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110595v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lower Bounds for the Two-Machine Flow Shop Problem with Time Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Mkadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Fink ; Armin Fügenschuh ; Martin Josef Geiger </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research Proceedings 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.527-533, 2017, 978-3-319-55702-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55702-1_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heuristic for the Clustered Orienteering Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2281,210 +2434,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Logistics (ICCL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Southampton, United Kingdom. 10572, pp.19-33, 2017, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686288v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-01551051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2639,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8208;eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serairi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mkadem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3082-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03540-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.07.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kooli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGB6WP83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-013-1446-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNBKGHSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110595v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319557014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55702-1_70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8208;eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serairi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mkadem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3082-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03540-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.07.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kooli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGB6WP83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Rebaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-013-1446-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZNBKGHSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04047964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110595v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319557014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55702-1_70" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>