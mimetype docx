--- v0 (2026-05-03)
+++ v1 (2026-05-27)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of azo dyes in water: a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous electro-Fenton treatment of chemotherapeutic drug busulfan using magnetic nanocomposites as catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Şule Camcıoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baran Özyurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-023-01610-5⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.140129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221545v1</w:t>
+                <w:t xml:space="preserve">hal-04246221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous electro-Fenton treatment of chemotherapeutic drug busulfan using magnetic nanocomposites as catalyst</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical oxidation of azo dyes in water: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulgalim Isaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabi Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asiyat Magomedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nidheesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 341, pp.140129. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (5), pp.2863-2911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-023-01610-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246221v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Complete Destruction of the Anti-Cancer Drug Cytarabine from Water by Electrocatalytic Oxidation Using Electro-Fenton Process</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1415,421 +1415,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cathode material on electro-Fenton process efficiency for electrocatalytic mineralization of the antibiotic sulfamethazine</w:t>
+                <w:t xml:space="preserve">Electrocatalytic generation of homogeneous and heterogeneous hydroxyl radicals for cold mineralization of anti-cancer drug imatinib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flamur Sopaj</w:t>
+                <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pinson</w:t>
+                <w:t xml:space="preserve">S. Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetah I. Podvorica</w:t>
+                <w:t xml:space="preserve">M.H. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 384, pp.123249. </w:t>
+              <w:t xml:space="preserve">, 2020, 383, pp.123155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256644v1</w:t>
+                <w:t xml:space="preserve">hal-03256635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between flow-through cathode and mixed tank cells for the electro-Fenton process with conductive diamond anode</w:t>
+                <w:t xml:space="preserve">Effect of cathode material on electro-Fenton process efficiency for electrocatalytic mineralization of the antibiotic sulfamethazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Moraleda</w:t>
+                <w:t xml:space="preserve">Flamur Sopaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saez</w:t>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Llanos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fetah I. Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124854⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.123249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256646v1</w:t>
+                <w:t xml:space="preserve">hal-03256644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic generation of homogeneous and heterogeneous hydroxyl radicals for cold mineralization of anti-cancer drug imatinib</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison between flow-through cathode and mixed tank cells for the electro-Fenton process with conductive diamond anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">C. Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Raffy</w:t>
+                <w:t xml:space="preserve">J. Llanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Zhou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.A. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 383, pp.123155. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.P124584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256635v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling electro-Fenton process to a biological treatment, a new methodology for the removal of ionic liquids?</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced activation of hydrogen peroxide using nitrogen doped graphene for effective removal of herbicide 2,4-D from water by iron-free electrochemical advanced oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,529 +2566,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Applications of Boron Doped Diamond Electrode: 2. Soil Remediation and Sensing Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reduction of Cr(VI) to Cr(III) mediated by environmentally relevant carboxylic acids: State-of-the-art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chakraborty</w:t>
+                <w:t xml:space="preserve">B. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.V. Nidheesh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201801877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365, pp.205-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256370v1</w:t>
+                <w:t xml:space="preserve">hal-02056637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of diuretic hydrochlorothiazide from water by electro-Fenton process using BDD anode: a kinetic and degradation pathway study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-precious Co3O4-TiO2/Ti cathode based electrocatalytic nitrate reduction: Preparation, performance and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. F. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN19121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03256529v1</w:t>
+                <w:t xml:space="preserve">hal-03254305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of Cr(VI) to Cr(III) mediated by environmentally relevant carboxylic acids: State-of-the-art and perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Applications of Boron Doped Diamond Electrode: 2. Soil Remediation and Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Nidheesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201801877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.10.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02056637v1</w:t>
+                <w:t xml:space="preserve">hal-03256370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-precious Co3O4-TiO2/Ti cathode based electrocatalytic nitrate reduction: Preparation, performance and mechanism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient removal of diuretic hydrochlorothiazide from water by electro-Fenton process using BDD anode: a kinetic and degradation pathway study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Q. Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 254, pp.391-402. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.613-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN19121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254305v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel fluorescent sensor based on electrosynthesized benzene sulfonic acid-doped polypyrrole for determination of Pb (II) and Cu (II)</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental applications of boron doped diamond electrode: 1. Applications in water and wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.V. Nidheesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Divyapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Tarkwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acayanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,269 +3466,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on efficiency and cost effectiveness of electro- and bio-electro-Fenton processes: Application to the treatment of pharmaceutical pollutants in water.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+                <w:t xml:space="preserve">Combination of photoinduced fluorescence and GC-MS for elucidating the photodegradation mechanisms of diflubenzuron and fenuron pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Thiaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.465-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bio.3612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256267v1</w:t>
+                <w:t xml:space="preserve">hal-03256181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of photoinduced fluorescence and GC-MS for elucidating the photodegradation mechanisms of diflubenzuron and fenuron pesticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D.D. Thiaré</w:t>
+                <w:t xml:space="preserve">A review on efficiency and cost effectiveness of electro- and bio-electro-Fenton processes: Application to the treatment of pharmaceutical pollutants in water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.119577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bio.3612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03256181v1</w:t>
+                <w:t xml:space="preserve">hal-03256267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of plasma elaborated sub-stoichiometric titanium oxide (Ti4O7) ceramic electrode for advanced electrochemical degradation of paracetamol in different electrolyte media</w:t>
               </w:r>
@@ -3972,16277 +3972,16264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and complete removal of the 5-fluorouracil drug from water by electro-Fenton oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Ganzenko</w:t>
+                <w:t xml:space="preserve">An unprecedented route of •OH radical reactivity: ipso-substitution with perhalogenocarbon compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0659-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635073v1</w:t>
+                <w:t xml:space="preserve">hal-01712279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectro-Fenton: evaluation of a combined biological-advanced oxidation treatment for pharmaceutical wastewater</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-Fenton oxidation of para-aminosalicylic acid: Degradation kinetics and mineralization pathway using Pt/carbon-felt and BDD/carbon-felt cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Huguenot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.T. Aravindakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Paul Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8450-6⟩</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9309-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805000v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindane degradation by electrooxidation process: Effect of electrode materials on oxidation and mineralization kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
+                <w:t xml:space="preserve">Regeneration of activated carbon fiber by electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.K. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.02.037⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.7450-7457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804922v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical mineralization of sulfamethoxazole over wide pH range using FeIIFeIII LDH modified carbon felt cathode: Degradation pathway, toxicity and reusability of the modified cathode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Papirio</w:t>
+                <w:t xml:space="preserve">Structure-based synergistic mechanism for the degradation of typical antibiotics in electro-Fenton process using Pd-Fe3O4 model catalyst: Theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805064v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented route of •OH radical reactivity: ipso-substitution with perhalogenocarbon compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Versatile molecular glues for sticking conductive polymers to flexible electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K.D. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diariatou Gningue-Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/surfaces1010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712279v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton oxidation of para-aminosalicylic acid: Degradation kinetics and mineralization pathway using Pt/carbon-felt and BDD/carbon-felt cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of organochlorine pesticides from lindane production wastes by electrochemical oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Aravindakumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
+                <w:t xml:space="preserve">A. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Paul Sunil</w:t>
+                <w:t xml:space="preserve">A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25, </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9309-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1425-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805003v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation processes for the abatement of persistent organic pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold incineration of 1,2-dichlorobenzene in aqueous solution by electrochemical advanced oxidation using DSA/Carbon felt, Pt/Carbon felt and BDD/Carbon felt cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutlu Sönmez Çelebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.049⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056398v1</w:t>
+                <w:t xml:space="preserve">hal-01805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview on the removal of synthetic dyes from water by electrochemical advanced oxidation processes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocatalytically-assisted electrooxidation of herbicide fenuron using a new bifunctional electrode PbO2/SnO2-Sb2O3/Ti//Ti/TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Djemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 197 (210-227.), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.195⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 203, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721053v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of activated carbon fiber by electro-Fenton process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation processes for the abatement of persistent organic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Nidheesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01554⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056548v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based synergistic mechanism for the degradation of typical antibiotics in electro-Fenton process using Pd-Fe3O4 model catalyst: Theoretical and experimental study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview on the removal of synthetic dyes from water by electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Luo</w:t>
+                <w:t xml:space="preserve">P V Nidheesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minghua Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 365, pp.184-194. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (210-227.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056587v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile molecular glues for sticking conductive polymers to flexible electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diariatou Gningue-Sall</w:t>
+                <w:t xml:space="preserve">Removal of lindane wastes by advanced electrochemical oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/surfaces1010005⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.400-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056580v1</w:t>
+                <w:t xml:space="preserve">hal-01804938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of organochlorine pesticides from lindane production wastes by electrochemical oxidation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Santos</w:t>
+                <w:t xml:space="preserve">Tracking metal ions with polypyrrole thin films adhesively bonded to diazonium-modified flexible ITO electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K.D. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gningue-Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 25, pp.20012-20022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1425-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2140-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805055v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold incineration of 1,2-dichlorobenzene in aqueous solution by electrochemical advanced oxidation using DSA/Carbon felt, Pt/Carbon felt and BDD/Carbon felt cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Zazou</w:t>
+                <w:t xml:space="preserve">Optimization of electro Fenton process for effective degradation of organochlorine pesticide lindane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Hamdani</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.03.030⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805023v1</w:t>
+                <w:t xml:space="preserve">hal-01805047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytically-assisted electrooxidation of herbicide fenuron using a new bifunctional electrode PbO2/SnO2-Sb2O3/Ti//Ti/TiO2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water: From pollution to purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Aravindakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Aravind</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.126⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.20281-20282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2352-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804951v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of lindane wastes by advanced electrochemical oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
+                <w:t xml:space="preserve">Fast and complete removal of the 5-fluorouracil drug from water by electro-Fenton oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.124⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.281-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0659-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804938v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking metal ions with polypyrrole thin films adhesively bonded to diazonium-modified flexible ITO electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+                <w:t xml:space="preserve">Bioelectro-Fenton: evaluation of a combined biological-advanced oxidation treatment for pharmaceutical wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25, pp.20012-20022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2140-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8450-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056490v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of electro Fenton process for effective degradation of organochlorine pesticide lindane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Lindane degradation by electrooxidation process: Effect of electrode materials on oxidation and mineralization kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.10.028⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135, pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805047v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water: From pollution to purification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+                <w:t xml:space="preserve">Electrochemical mineralization of sulfamethoxazole over wide pH range using FeIIFeIII LDH modified carbon felt cathode: Degradation pathway, toxicity and reusability of the modified cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Aravind</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25, pp.20281-20282. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350, pp.844-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2352-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056535v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous electro-Fenton using natural pyrite as solid catalyst for oxidative degradation of vanillic acid.</w:t>
+                <w:t xml:space="preserve">Nanostructured ZnO-TiO2 thin film oxide as anode material in electrooxidation of organic pollutants. Application to the removal of dye Amido Black 10B from water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ouiriemmi</w:t>
+                <w:t xml:space="preserve">S. El-Kacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karrab</w:t>
+                <w:t xml:space="preserve">H. Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rozales</w:t>
+                <w:t xml:space="preserve">M. Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 797, pp.69-77</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.1442-1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581878v1</w:t>
+                <w:t xml:space="preserve">hal-01581022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced degradation of the antibiotic tetracycline by heterogeneous electro-Fenton with pyrite catalysis</w:t>
+                <w:t xml:space="preserve">Use of electrosynthesized 4-amino-3-hydroxynaphthalene-1-sulfonic acid- doped polypyrrole for removal of Cr (VI) from aqueous solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barhoumia</w:t>
+                <w:t xml:space="preserve">M.L. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K.D. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gningue-Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevillot-Biraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15, pp.689-693</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.21111-21127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634622v1</w:t>
+                <w:t xml:space="preserve">hal-01581899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic oxidation of surfactants and organic compounds entrapped in micelles – Selective degradation mechanisms and soil washing solution reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Trellu</w:t>
+                <w:t xml:space="preserve">Cold incineration of sucralose in aqueous solution by electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Esposito,</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.1-11</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.218-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635065v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-stoichiometric titanium oxide as a new anode material for electro-Fenton process: Application to electrocatalytic destruction of antibiotic amoxicillin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioelectro-Fenton: evaluation of a combined biological—advanced oxidation treatment for pharmaceutical wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 217, pp.214-223</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635135v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electrosynthesized 4-amino-3-hydroxynaphthalene-1-sulfonic acid- doped polypyrrole for removal of Cr (VI) from aqueous solution.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Chevillot-Biraud</w:t>
+                <w:t xml:space="preserve">Comparative study of electrochemical oxidation of herbicide 2,4,5-T: Kinetics, parametric optimization and mineralization pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, pp.21111-21127</w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581899v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold incineration of sucralose in aqueous solution by electro-Fenton process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of diazonium interface chemistry in the design of high performance polypyrrole-coated flexible ITO sensing electrodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K.D. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gningue-Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173, pp.218-225</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393100v1</w:t>
+                <w:t xml:space="preserve">hal-01581013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectro-Fenton: evaluation of a combined biological—advanced oxidation treatment for pharmaceutical wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Papirio</w:t>
+                <w:t xml:space="preserve">Kinetics of oxidative degradation/mineralization pathways of the antibiotic tetracycline by the novel heterogeneous electro-Fenton process with solid catalyst chalcopyrite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barhoumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.637-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634544v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of electrochemical oxidation of herbicide 2,4,5-T: Kinetics, parametric optimization and mineralization pathway.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zazou</w:t>
+                <w:t xml:space="preserve">Use of sub-stoichiometric titanium oxide as a ceramic electrode in anodic oxidation and electro-Fenton degradation of the beta-blocker propranolol: Degradation kinetics and mineralization pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Ganiyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.344-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.05.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580236v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured ZnO-TiO2 thin film oxide as anode material in electrooxidation of organic pollutants. Application to the removal of dye Amido Black 10B from water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative degradation and mineralization of the phenylurea herbicide fluometuron in aqueous media by the electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El-Kacemi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dietze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hamdani</w:t>
+                <w:t xml:space="preserve">A. Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, pp.1442-1449</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.197-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581022v1</w:t>
+                <w:t xml:space="preserve">hal-01581066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of diazonium interface chemistry in the design of high performance polypyrrole-coated flexible ITO sensing electrodes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+                <w:t xml:space="preserve">A hierarchical CoFe-layered double hydroxide modified carbon-felt cathode for heterogeneous electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.3655-3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TA09100H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581013v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of oxidative degradation/mineralization pathways of the antibiotic tetracycline by the novel heterogeneous electro-Fenton process with solid catalyst chalcopyrite.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Characteristics of PAH tar oil contaminated soils - Black particles, resins and implications for treatment strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miltner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Gadri</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 209, pp.637-647</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 327, pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581045v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative degradation and mineralization of the phenylurea herbicide fluometuron in aqueous media by the electro-Fenton process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Diaw</w:t>
+                <w:t xml:space="preserve">Removal of artificial sweetener Aspartame from aqueous media by electrochemical advanced oxidation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin, H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Tine</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 186, pp.197-206</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.220-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581066v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sub-stoichiometric titanium oxide as a ceramic electrode in anodic oxidation and electro-Fenton degradation of the beta-blocker propranolol: Degradation kinetics and mineralization pathway.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Removal mechanisms in aerobic slurry bioreactors for remediation of soils and sediments polluted with hydrophobic organic compounds: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 339, pp.427-449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581062v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical CoFe-layered double hydroxide modified carbon-felt cathode for heterogeneous electro-Fenton process.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">Enhanced degradation of the antibiotic tetracycline by heterogeneous electro-Fenton with pyrite catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barhoumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.689-693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6TA09100H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632937v1</w:t>
+                <w:t xml:space="preserve">hal-01634622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of PAH tar oil contaminated soils - Black particles, resins and implications for treatment strategies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-stoichiometric titanium oxide as a new anode material for electro-Fenton process: Application to electrocatalytic destruction of antibiotic amoxicillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 327, pp.206-215</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.214-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580195v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of artificial sweetener Aspartame from aqueous media by electrochemical advanced oxidation processes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous electro-Fenton using natural pyrite as solid catalyst for oxidative degradation of vanillic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ouiriemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin, H.</w:t>
+                <w:t xml:space="preserve">A. Karrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Wu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.K. Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">E. Rozales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 167, pp.220-227</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 797, pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580173v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal mechanisms in aerobic slurry bioreactors for remediation of soils and sediments polluted with hydrophobic organic compounds: An overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anodic oxidation of surfactants and organic compounds entrapped in micelles – Selective degradation mechanisms and soil washing solution reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">G. Esposito,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 339, pp.427-449</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712420v1</w:t>
+                <w:t xml:space="preserve">hal-01635065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the removal of humic acids from drinking water by anodic oxidation and electro-Fenton processes: Mineralization efficiency and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+                <w:t xml:space="preserve">Elimination of radiocontrast agent Diatrizoic acid from water by electrochemical advanced oxidation: kinetics study, mechanism and mineralization pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Sanromán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 777, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318932v1</w:t>
+                <w:t xml:space="preserve">hal-01311331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of radiocontrast agent Diatrizoic acid from water by electrochemical advanced oxidation: kinetics study, mechanism and mineralization pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bocos</w:t>
+                <w:t xml:space="preserve">Degradation of artificial sweetener saccharin in aqueous medium by electrochemically generated hydroxyl radicals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. A. Sanromán</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 777, pp.1-8</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4442-4453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311331v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of artificial sweetener saccharin in aqueous medium by electrochemically generated hydroxyl radicals.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wu</w:t>
+                <w:t xml:space="preserve">Bioelectro-Fenton: A sustainable integrated process for removal of organic pollutants from water: Application to mineralization of metoprolol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cocerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 319, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311300v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrite as a sustainable catalyst in electro-Fenton process for improving oxidation of sulfamethazine. Kinetics, mechanism and toxicity assessment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Barhoumi</w:t>
+                <w:t xml:space="preserve">Sub-stoichiometric titanium oxide (Ti4O7) as a suitable ceramic anode for electrooxidation of organic pollutants: A case study of kinetics, mineralization and toxicity assessment of amoxicillin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Ganiyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Gadri</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R., Esmilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.52-61</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 106, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.09.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311316v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectro-Fenton: A sustainable integrated process for removal of organic pollutants from water: Application to mineralization of metoprolol.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Cocerva</w:t>
+                <w:t xml:space="preserve">Pyrite as a sustainable catalyst in electro-Fenton process for improving oxidation of sulfamethazine. Kinetics, mechanism and toxicity assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.52-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01393097v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-stoichiometric titanium oxide (Ti4O7) as a suitable ceramic anode for electrooxidation of organic pollutants: A case study of kinetics, mineralization and toxicity assessment of amoxicillin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.O. Ganiyu</w:t>
+                <w:t xml:space="preserve">Effect of the anode materials on the efficiency of the electro-Fenton process for the mineralization of the antibiotic sulfamethazine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sopaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.331-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.09.056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01393095v1</w:t>
+                <w:t xml:space="preserve">hal-01343541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the anode materials on the efficiency of the electro-Fenton process for the mineralization of the antibiotic sulfamethazine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sopaj</w:t>
+                <w:t xml:space="preserve">Combination of anodic oxidation and biological treatment for the removal of phenanthrene and Tween 80 from soil washing solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 199, pp.331-341</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 306, pp.588-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343541v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of anodic oxidation and biological treatment for the removal of phenanthrene and Tween 80 from soil washing solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+                <w:t xml:space="preserve">Elimination of radiocontrast agent Diatrizoic acid by photo-Fenton process and enhanced treatment by coupling with electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sanromán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 306, pp.588-596</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.19134-19144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393092v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of radiocontrast agent Diatrizoic acid by photo-Fenton process and enhanced treatment by coupling with electro-Fenton process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bocos</w:t>
+                <w:t xml:space="preserve">Impact of electrochemical treatment of soil washing solution on PAHs degradation efficiency and soil respirometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23, pp.19134-19144</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.354-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393093v1</w:t>
+                <w:t xml:space="preserve">hal-01393117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electrochemical treatment of soil washing solution on PAHs degradation efficiency and soil respirometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Removal of hydrophobic organic pollutants from soil washing/flushing solutions: A critical review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 211, pp.354-362</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 306, pp.149-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393117v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete phenol oxidation pathway obtained during electro-Fenton treatment and validated by a kinetic model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Frunzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 180, pp.189-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.06.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of electrochemical treatment of soil washing solution on PAH degradation efficiency and soil respirometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 211, pp.354-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of hydrophobic organic pollutants from soil washing/flushing solutions: A critical review.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralization of the antibiotic levofloxacin in aqueous medium by electro-Fenton process: Kinetics and intermediates products analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 306, pp.149-174</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.1276-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276123v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of the antibiotic levofloxacin in aqueous medium by electro-Fenton process: Kinetics and intermediates products analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Karbane</w:t>
+                <w:t xml:space="preserve">Mineralization of monochlorobenzene in aqueous medium by anodic oxidation and electro-Fenton processes using Pt or BDD anode and carbon felt cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. El Kacemi</w:t>
+                <w:t xml:space="preserve">M. Sönmez-Çelebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37, pp.1276-1287</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 774, pp.22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311307v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of monochlorobenzene in aqueous medium by anodic oxidation and electro-Fenton processes using Pt or BDD anode and carbon felt cathode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zazou</w:t>
+                <w:t xml:space="preserve">Comparative study on the removal of humic acids from drinking water by anodic oxidation and electro-Fenton processes: Mineralization efficiency and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393091v1</w:t>
+                <w:t xml:space="preserve">hal-01318932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pre-pilot flow plant scale for the electro-Fenton and solar photoelectro-Fenton treatments of the pharmaceutical ranitidine</w:t>
+                <w:t xml:space="preserve">Electro-oxidation of the pharmaceutical Furosemide: Kinetics, mechanism and by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 146, pp.127-137</w:t>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172601v1</w:t>
+                <w:t xml:space="preserve">hal-01632856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-oxidation of the pharmaceutical Furosemide: Kinetics, mechanism and by-products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Removal of colloidal biogenic selenium from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian C. Staicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Ackerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet N.L. Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632856v1</w:t>
+                <w:t xml:space="preserve">hal-01099592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of colloidal biogenic selenium from wastewater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Occurrence and of removal organic micropollutants in landfill leachates treated by electrochemical advanced oxidation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (20), pp.12187-12196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01099592v1</w:t>
+                <w:t xml:space="preserve">hal-01276104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and of removal organic micropollutants in landfill leachates treated by electrochemical advanced oxidation processes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Coupling of membrane filtration and advanced oxidation processes for removal of pharmaceutical residues: A critical review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (3), pp.891-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.09.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276104v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of membrane filtration and advanced oxidation processes for removal of pharmaceutical residues: A critical review.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Esposito</w:t>
+                <w:t xml:space="preserve">Degradation of tyrosol by a new electro-Fenton process using pyrite as heterogeneous ferrous iron as catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guersalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.77-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01276098v1</w:t>
+                <w:t xml:space="preserve">hal-01172596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of tyrosol by a new electro-Fenton process using pyrite as heterogeneous ferrous iron as catalyst</w:t>
+                <w:t xml:space="preserve">Complete removal of AHPS synthetic dye from water using new electro-Fenton oxidation catalyzed by natural pyrite as heterogeneous catalyst.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.77-87</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 297, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172596v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete removal of AHPS synthetic dye from water using new electro-Fenton oxidation catalyzed by natural pyrite as heterogeneous catalyst.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Labiadh</w:t>
+                <w:t xml:space="preserve">Study of degradation of the fungicide imazalil by electro-Fenton process using platinum and boron-doped diamond electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sönmez-Çelebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 297, pp.34-41</w:t>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172610v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of degradation of the fungicide imazalil by electro-Fenton process using platinum and boron-doped diamond electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zazou</w:t>
+                <w:t xml:space="preserve">Electrochemical mineralization of the antibiotic Levofloxacin by electro-Fenton-pyrite process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.107-113</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.250-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172493v1</w:t>
+                <w:t xml:space="preserve">hal-01275013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical mineralization of the antibiotic Levofloxacin by electro-Fenton-pyrite process.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+                <w:t xml:space="preserve">Removal of psychoactive pharmaceutical caffeine from water by electro-Fenton process using BDD anode: Effects of operating parameters on mineralization efficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Gadri</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 141, pp.250-257</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), pp.987-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275013v1</w:t>
+                <w:t xml:space="preserve">hal-01275028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of psychoactive pharmaceutical caffeine from water by electro-Fenton process using BDD anode: Effects of operating parameters on mineralization efficiency.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Ganzenko</w:t>
+                <w:t xml:space="preserve">High removal efficiency of dye pollutants by electron-Fenton process using a graphene based cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.X.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Esposito</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.1003-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.07.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275028v1</w:t>
+                <w:t xml:space="preserve">hal-01275018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocoagulation of colloidal biogenic selenium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian C. Staicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet N. L. Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A. H. Pilon-Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.3127-3137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3592-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High removal efficiency of dye pollutants by electron-Fenton process using a graphene based cathode.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stella Lacour</w:t>
+                <w:t xml:space="preserve">Electrochemical oxidation of carbaryl on platinum and boron-doped diamond anodes using electro-Fenton technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sönmez-Çelebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (3), pp.996-1002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01275018v1</w:t>
+                <w:t xml:space="preserve">hal-01275023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of carbaryl on platinum and boron-doped diamond anodes using electro-Fenton technology.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hamdani</w:t>
+                <w:t xml:space="preserve">Combination of surfactant enhanced soil washing and electro-Fenton process for the treatment of soils contaminated by petroleum hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (3), pp.996-1002</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 153, pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275023v1</w:t>
+                <w:t xml:space="preserve">hal-01135728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of surfactant enhanced soil washing and electro-Fenton process for the treatment of soils contaminated by petroleum hydrocarbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Removal of psychoactive pharmaceutical caffeine from water by electro-Fenton process using BDD anode: Effects of operating parameters on mineralization efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 153, pp.40-47</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (3), pp.987-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135728v1</w:t>
+                <w:t xml:space="preserve">hal-01319646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of psychoactive pharmaceutical caffeine from water by electro-Fenton process using BDD anode: Effects of operating parameters on mineralization efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+                <w:t xml:space="preserve">Influence of the anode materials on the electrochemical oxidation efficiency. Application to oxidative degradation of the pharmaceutical amoxicillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sopaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 156 (3), pp.987-995</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 262, pp.286-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319646v1</w:t>
+                <w:t xml:space="preserve">hal-01172465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the anode materials on the electrochemical oxidation efficiency. Application to oxidative degradation of the pharmaceutical amoxicillin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dye removal via electrochemistry and oxidation using semiconductor oxides nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 262, pp.286-294</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.157-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172465v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye removal via electrochemistry and oxidation using semiconductor oxides nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Shukla</w:t>
+                <w:t xml:space="preserve">A pre-pilot flow plant scale for the electro-Fenton and solar photoelectro-Fenton treatments of the pharmaceutical ranitidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (2), pp.157-172</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172066v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the electro-Fenton process to mesotrione aqueous solutions: kinetics, degradation pathways, mineralization and evolution of the toxicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation technologies for removal of organic pollutants from water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macedonian Journal of Chemistry and Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.121-137</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (14), pp.8333-8335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998648v1</w:t>
+                <w:t xml:space="preserve">hal-01172071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of 2-nitrobenzoic acid by electrochemical advanced oxidation using a boron-doped diamond or platinum anode and a carbon felt cathode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Mhemdi</w:t>
+                <w:t xml:space="preserve">Removal of the anti-Inflammatory drug Ibuprofen from water using homogeneous photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loaiza-Ambuludi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fresenius Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (1A), pp.199-206</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 224 (-), pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996404v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solubilizing agents (cyclodextrin or surfactant) on phenanthrene degradation by electro-Fenton process - study of soil washing recycling possibilities and environmental impact.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mousset</w:t>
+                <w:t xml:space="preserve">Efficient removal of insecticide &amp;quot;imidaclopride&amp;quot; from water by electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turabik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gözmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.306-316</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (14), pp.8387-8397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996183v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-oxidation of the Dye Azure B: Kinetics, mechanism and by-products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
+                <w:t xml:space="preserve">Complete mineralization of the antibiotic amoxicillin by electro-Fenton with a BDD anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (14), pp.8379-8386</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (12), pp.1327-1335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070435v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Artificial Sweetner Sucralose by Advanced Oxidation Processes: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.K. Sharma</w:t>
+                <w:t xml:space="preserve">Depollution of indigo dye by anodic oxidation and electro-Fenton processes using boron-doped diamond anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagne M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharma V.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (14), pp.8525-8533</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070690v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Washing/Flushing Treatments of Organic Pollutants Enhanced by Cyclodextrins and Integrated Treatments: State of the Art</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced oxidation processes in water/wastewater treatment: Principles and applications. A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44 (7), pp.705-795</w:t>
+              <w:t xml:space="preserve">, 2014, 44 (23), pp.2577-2641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413719v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation technologies for removal of organic pollutants from water.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation for cold incineration of the pharmaceutical ranitidine: Mineralization pathway and toxicity evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (14), pp.8333-8335</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.644-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172071v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depollution of indigo dye by anodic oxidation and electro-Fenton processes using boron-doped diamond anode.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharma V.K.</w:t>
+                <w:t xml:space="preserve">Depollution of indigo dye by anodic oxidation and electro-Fenton processes using boron-doped diamond anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mababa Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12, pp.219-224</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707002v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation processes in water/wastewater treatment: Principles and applications. A review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemically Assisted Remediation of Pesticides in Soils and Water: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (23), pp.2577-2641</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (17), pp.8720-8745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172041v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation for cold incineration of the pharmaceutical ranitidine: Mineralization pathway and toxicity evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
+                <w:t xml:space="preserve">Influence of solubilizing agents (cyclodextrin or surfactant) on phenanthrene degradation by electro-Fenton process - study of soilwashing recycling possibilities and environmental impact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.306-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.09.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depollution of indigo dye by anodic oxidation and electro-Fenton processes using boron-doped diamond anode</w:t>
+                <w:t xml:space="preserve">Electrochemistry as Cause and Cure in Water Pollution. An Overwiew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mababa Diagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">S. Vasudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.219-224</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273607v1</w:t>
+                <w:t xml:space="preserve">hal-01070679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Assisted Remediation of Pesticides in Soils and Water: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Rodrigo</w:t>
+                <w:t xml:space="preserve">Electro-Fenton degradation of the antibiotic sulfanilamide with Pt/carbon-felt and BDD/carbon-felt cells. Kinetics, reaction Intermediates and toxicity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Ghenymy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (17), pp.8720-8745</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (14), pp.8368-8378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070697v1</w:t>
+                <w:t xml:space="preserve">hal-01070429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of the anti-Inflammatory drug Ibuprofen from water using homogeneous photocatalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Panizza</w:t>
+                <w:t xml:space="preserve">Treatment of synthetic soil washing solutions containing phenanthrene and cyclodextrin by electro-oxidation. Influence of anode materials on toxicity removal and biodegradability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 224 (-), pp.29-33</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 160-161, pp.666-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996248v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of insecticide &amp;quot;imidaclopride&amp;quot; from water by electrochemical advanced oxidation processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Gözmen</w:t>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation processes: today and tomorrow. a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (14), pp.8387-8397</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (14), pp.8336-8367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070665v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mineralization of the antibiotic amoxicillin by electro-Fenton with a BDD anode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Haidar</w:t>
+                <w:t xml:space="preserve">Degradation of anti-inflammatory drug ketoprofen by electro-oxidation: comparison of electro-Fenton and anodic oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (14), pp.8406-8416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2774-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172106v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solubilizing agents (cyclodextrin or surfactant) on phenanthrene degradation by electro-Fenton process - study of soilwashing recycling possibilities and environmental impact.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Treatment of synthetic soil washing solutions containingphenanthrene and cyclodextrin by electro-oxidation. Influence ofanode materials on toxicity removal and biodegradability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Esposito</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 160-161 (-), pp.666-675</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00925286v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry as Cause and Cure in Water Pollution. An Overwiew</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemically-induced fluorescence properties of two benzoyl- and phenylurea pesticides and determination in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.97-108</w:t>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (-), pp.1319-1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070679v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton degradation of the antibiotic sulfanilamide with Pt/carbon-felt and BDD/carbon-felt cells. Kinetics, reaction Intermediates and toxicity assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Brillas</w:t>
+                <w:t xml:space="preserve">Oxidative degradation study on antimicrobial agent Ciprofloxacin by electro-Fenton process: Kinetics and oxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Karbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Aravindakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (14), pp.8368-8378</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (-), pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070429v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of synthetic soil washing solutions containing phenanthrene and cyclodextrin by electro-oxidation. Influence of anode materials on toxicity removal and biodegradability enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Electrochemical advanced oxidation and biological processes for wastewater treatment: a review of the combined approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.8493-8524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2770-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413714v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation processes: today and tomorrow. a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of solubilizing agents (cyclodextrin or surfactant) on phenanthrene degradation by electro-Fenton process - study of soil washing recycling possibilities and environmental impact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (14), pp.8336-8367</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.306-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070687v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemically-induced fluorescence properties of two benzoyl- and phenylurea pesticides and determination in natural waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of 2-nitrobenzoic acid by electrochemical advanced oxidation using a boron-doped diamond or platinum anode and a carbon felt cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdelhédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (-), pp.1319-1330</w:t>
+              <w:t xml:space="preserve">Fresenius Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1A), pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070668v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of synthetic soil washing solutions containingphenanthrene and cyclodextrin by electro-oxidation. Influence ofanode materials on toxicity removal and biodegradability enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mousset</w:t>
+                <w:t xml:space="preserve">Application of the electro-Fenton process to mesotrione aqueous solutions: kinetics, degradation pathways, mineralization and evolution of the toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Esposito</w:t>
+                <w:t xml:space="preserve">Z. Zdravkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Stanoeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Efremova-Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 160-161 (-), pp.666-675</w:t>
+              <w:t xml:space="preserve">Macedonian Journal of Chemistry and Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070670v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of anti-inflammatory drug ketoprofen by electro-oxidation: comparison of electro-Fenton and anodic oxidation processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Soil Washing/Flushing Treatments of Organic Pollutants Enhanced by Cyclodextrins and Integrated Treatments: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (7), pp.705-795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2774-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01099639v1</w:t>
+                <w:t xml:space="preserve">hal-01413719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative degradation study on antimicrobial agent Ciprofloxacin by electro-Fenton process: Kinetics and oxidation products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Yahya</w:t>
+                <w:t xml:space="preserve">Electro-oxidation of the Dye Azure B: Kinetics, mechanism and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. El Kacemi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Aravindakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Karbane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.T. Aravindakumar</w:t>
+                <w:t xml:space="preserve">Paul M.M. Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 117 (-), pp.447-454</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (14), pp.8379-8386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070672v1</w:t>
+                <w:t xml:space="preserve">hal-01070435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation and biological processes for wastewater treatment: a review of the combined approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+                <w:t xml:space="preserve">Oxidation of Artificial Sweetner Sucralose by Advanced Oxidation Processes: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21, pp.8493-8524. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 21 (14), pp.8525-8533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135776v1</w:t>
+                <w:t xml:space="preserve">hal-01070690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new micelle-based method to quantify the Tween 80® surfactant for soil remediation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Removal of residual anti-inflammatory and analgesic pharmaceuticals from aqueous systems by electrochemical advanced oxidation processes. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228 (-), pp.944-964</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865652v1</w:t>
+                <w:t xml:space="preserve">hal-00864912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of β-lactam antibiotics by ferrate(VI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Kim</w:t>
+                <w:t xml:space="preserve">Photo-induced fluorescence properties of the propanil herbicide and analytical usefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Gaye Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 221 (1), pp.446-451</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (-), pp.579-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833368v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of residual anti-inflammatory and analgesic pharmaceuticals from aqueous systems by advanced oxidation processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Esposito</w:t>
+                <w:t xml:space="preserve">Experimental design methodology applied to the oxidation of quinolines in aqueous medium by electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trabelsi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 228 (-), pp.944-964</w:t>
+              <w:t xml:space="preserve">Journal of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (5), pp.460-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996419v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation of 2-chlorobenzoic acid using BDD or Pt anode and carbon felt cathode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferrate(VI) Oxidation of Propranolol: Kinetics, Oxidation Pathway and Major Oxidation Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anquandah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Panditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Gardinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 709 (-), pp.111 - 117</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996153v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete removal of insecticide Azinphos methyl from water by the electro-Fenton method - A kinetic and mechanistic study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new micelle-based method to quantify the Tween 80® surfactant for soil remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (3), pp.1470-1479</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.839-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833208v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design methodology applied to the oxidation of quinolines in aqueous medium by electro-Fenton process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-Fenton Degradation of Anti-inflammatory Drug Ibuprofen in Hydroorganic Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loaiza-Ambuludi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trabelsi Soussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Bellakhal</w:t>
+                <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (5), pp.460-471</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 702 (1), pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996086v1</w:t>
+                <w:t xml:space="preserve">hal-00833382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrate(VI) Oxidation of Propranolol: Kinetics, Oxidation Pathway and Major Oxidation Products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Kim</w:t>
+                <w:t xml:space="preserve">A new micelle-based method to quantify the Tween 80® surfactant for soil remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (1), pp.105-109</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.839 - 846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833186v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new micelle-based method to quantify the Tween 80® surfactant for soil remediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+                <w:t xml:space="preserve">Comparative electro-Fenton and UVA photoelectro-Fenton degradation of the antibiotic sulfanilamide using a stirred BDD/air-diffusion tank reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenymy A. El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (4), pp.839-846</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413718v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of residual anti-inflammatory and analgesic pharmaceuticals from aqueous systems by electrochemical advanced oxidation processes. A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Esposito</w:t>
+                <w:t xml:space="preserve">Kinetic behavior of anti-inflammatory drug ibuprofen in aqueous medium during its oxidation by electrochemical advanced oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loaiza-Ambuludi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 228 (-), pp.944-964</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp.2381-2389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864912v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced fluorescence properties of the propanil herbicide and analytical usefulness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tine</w:t>
+                <w:t xml:space="preserve">Depollution of indigo dye by anodic oxidation and electro-Fenton processes using boron-doped diamond anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, - (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-013-0437-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864944v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton Degradation of Anti-inflammatory Drug Ibuprofen in Hydroorganic Medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Özcan</w:t>
+                <w:t xml:space="preserve">Electrochemistry as Cause and Cure in Water Pollution. An Overwiew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vasudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, - (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-013-0434-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833382v1</w:t>
+                <w:t xml:space="preserve">hal-00865654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new micelle-based method to quantify the Tween 80® surfactant for soil remediation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Soil washing/flushing treatments of organic pollutants enhanced by cyclodextrins and integrated treatments: state of the art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, - (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2012.741307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996141v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic behavior of anti-inflammatory drug ibuprofen in aqueous medium during its oxidation by electrochemical advanced oxidation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Özcan</w:t>
+                <w:t xml:space="preserve">Photo-induced fluorescence properties of the propanil herbicide and analytical usefulness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (4), pp.2381-2389</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (-), pp.579-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833373v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative electro-Fenton and UVA photoelectro-Fenton degradation of the antibiotic sulfanilamide using a stirred BDD/air-diffusion tank reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghenymy A. El</w:t>
+                <w:t xml:space="preserve">Electrochemical degradation of the antibiotic sulfachloropyridazine by hydroxyl radicals generated at a BDD anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (9), pp.1304-1309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632837v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depollution of indigo dye by anodic oxidation and electro-Fenton processes using boron-doped diamond anode.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic destruction of the antibiotic tetracycline in aqueous medium by electrochemical advanced oxidation processes: Effect of electrode materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.K. Sharma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140-141 (1), pp.92- 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865648v1</w:t>
+                <w:t xml:space="preserve">hal-00833380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil washing/flushing treatments of organic pollutants enhanced by cyclodextrins and integrated treatments: state of the art.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mousset</w:t>
+                <w:t xml:space="preserve">Comparative electro-Fenton and UVA photoelectro-Fenton degradation of the antibiotic sulfanilamide using a BDD anode/air-diffusion cathode cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenymy A. El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 234 (-), pp.115-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865655v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry as Cause and Cure in Water Pollution. An Overwiew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vasudevan</w:t>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation of 2-chlorobenzoic acid using BDD or Pt anode and carbon felt cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mhemdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdelhédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 709 (-), pp.111 - 117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865654v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced fluorescence properties of the propanil herbicide and analytical usefulness.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tine</w:t>
+                <w:t xml:space="preserve">Removal of residual anti-inflammatory and analgesic pharmaceuticals from aqueous systems by advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (-), pp.579-586</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228 (-), pp.944-964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996080v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical degradation of the antibiotic sulfachloropyridazine by hydroxyl radicals generated at a BDD anode.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Complete removal of insecticide Azinphos methyl from water by the electro-Fenton method - A kinetic and mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (9), pp.1304-1309</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.1470-1479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833377v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic destruction of the antibiotic tetracycline in aqueous medium by electrochemical advanced oxidation processes: Effect of electrode materials.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Oxidation of β-lactam antibiotics by ferrate(VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140-141 (1), pp.92- 97</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221 (1), pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833380v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative electro-Fenton and UVA photoelectro-Fenton degradation of the antibiotic sulfanilamide using a BDD anode/air-diffusion cathode cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghenymy A. El</w:t>
+                <w:t xml:space="preserve">A new micelle-based method to quantify the Tween 80® surfactant for soil remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.-L. Cabot</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, - (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0140-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865647v1</w:t>
+                <w:t xml:space="preserve">hal-00865652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Doehlert matrix to determine the optimal conditions for landfill leachate treatment by electro-Fenton process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Trabelsi</w:t>
+                <w:t xml:space="preserve">Electrochemical treatment of Sulfachloropyridazine: Kinetics, reaction pathways, and toxicity evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bellakhal</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (3), pp.426-433</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (7), pp.4074-4082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728751v1</w:t>
+                <w:t xml:space="preserve">hal-00728744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical treatment of Sulfachloropyridazine: Kinetics, reaction pathways, and toxicity evolution.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unprecedented total mineralization of atrazine and cyanuric acid by anodic oxidation and electro-Fenton with a boron-doped diamond anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Özcan</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (7), pp.4074-4082</w:t>
+              <w:t xml:space="preserve">Environ. Chem. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728744v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented total mineralization of atrazine and cyanuric acid by anodic oxidation and electro-Fenton with a boron-doped diamond anode.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation and mineralization of sulcotrione and mesotrione in aqueous medium by the electro-Fenton process: a kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environ. Chem. Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.1563-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-011-0667-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728743v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and mineralization of sulcotrione and mesotrione in aqueous medium by the electro-Fenton process: a kinetic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Murati</w:t>
+                <w:t xml:space="preserve">Degradation of organics in reverse osmosis concentrates by electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.Q. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.L. Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215-216 (-), pp.287-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-011-0667-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806297v1</w:t>
+                <w:t xml:space="preserve">hal-00743610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of the xanthene dye Rhodamine 6G by electrochemical advanced oxidation using Pt and BDD anodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Boutoumi</w:t>
+                <w:t xml:space="preserve">Electrochemical degradation of anthraquinone dye Alizarin Red: Role of the electrode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khakaf</w:t>
+                <w:t xml:space="preserve">M. Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdelhédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curr. Org. Chem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (18), pp.2083-2090</w:t>
+              <w:t xml:space="preserve">, 2012, 16 (17), pp.1978-1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743604v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of organics in reverse osmosis concentrates by electro-Fenton process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative mineralization of textile dye Indigo by photo-Fenton process and anodic oxidation using a boron-doped diamond anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.Q. Tan</w:t>
+                <w:t xml:space="preserve">S. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 215-216 (-), pp.287-293</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1-3), pp.297-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743610v1</w:t>
+                <w:t xml:space="preserve">hal-00743614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical degradation of anthraquinone dye Alizarin Red: Role of the electrode material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ammar</w:t>
+                <w:t xml:space="preserve">Application of response surface methodology to the removal of the antibiotic tetracycline by electrochemical process using carbon-felt cathode and DSA (Ti/RuO$_{2}$-IrO$_{2}$) anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Asma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curr. Org. Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (17), pp.1978-1985</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.614-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743599v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mineralization of textile dye Indigo by photo-Fenton process and anodic oxidation using a boron-doped diamond anode</w:t>
+                <w:t xml:space="preserve">Electrochemical oxidation of the xanthene dye Rhodamine 6G by electrochemical advanced oxidation using Pt and BDD anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hammami</w:t>
+                <w:t xml:space="preserve">N. Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boutoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khakaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (1-3), pp.297-304</w:t>
+              <w:t xml:space="preserve">Curr. Org. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (18), pp.2083-2090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743614v1</w:t>
+                <w:t xml:space="preserve">hal-00743604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of response surface methodology to the removal of the antibiotic tetracycline by electrochemical process using carbon-felt cathode and DSA (Ti/RuO$_{2}$-IrO$_{2}$) anode.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">Electrochemical and Photochemical Oxidation of Cationic Dyes: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouafia-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (6), pp.614-620</w:t>
+              <w:t xml:space="preserve">Curr. Org. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (18), pp.2073-2082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728746v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and Photochemical Oxidation of Cationic Dyes: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bouafia-Chergui</w:t>
+                <w:t xml:space="preserve">A photo-Fenton treatment of a mixture of three cationic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curr. Org. Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (18), pp.2073-2082</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (-), pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743595v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photo-Fenton treatment of a mixture of three cationic dyes</w:t>
+                <w:t xml:space="preserve">Application of Doehlert matrix to determine the optimal conditions for landfill leachate treatment by electro-Fenton process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
+                <w:t xml:space="preserve">Saber Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Khalaf</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (-), pp.181-187</w:t>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.426-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743622v1</w:t>
+                <w:t xml:space="preserve">hal-00728751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the photo-Fenton process to the mineralization of phthalic anhydride in aqueous solution.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bellakhal</w:t>
+                <w:t xml:space="preserve">Degradation of Alizarin Red by electro-Fenton process using a carbon-felt cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (1-3), pp.210-215</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (20), pp.7084-7087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728794v1</w:t>
+                <w:t xml:space="preserve">hal-00728781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative degradation of herbicide diuron in aqueous medium by Fenton's reaction based advanced oxidation processes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the toxicity of sulfamethoxazole and its degradation products in water by a bioluminescence method during application of the electro-Fenton treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Efremova Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 171 (1), pp.127-135</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (2), pp.353-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728786v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Alizarin Red by electro-Fenton process using a carbon-felt cathode.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Panizza</w:t>
+                <w:t xml:space="preserve">Potential use of Lemna minor for the phytoremediation of isoproturon and glyphosate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dosnon-Olette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eullaffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (20), pp.7084-7087</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.601-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728781v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the toxicity of sulfamethoxazole and its degradation products in water by a bioluminescence method during application of the electro-Fenton treatment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation/mineralization of 2-nitrophenol in aqueous medium by electrochemical advanced oxidation processes using BDD/carbon-felt cell.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Sirés</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdelhédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 400 (2), pp.353-360</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 661 (1), pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728788v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of Lemna minor for the phytoremediation of isoproturon and glyphosate.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative degradation of herbicide diuron in aqueous medium by Fenton's reaction based advanced oxidation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eullaffroy</w:t>
+                <w:t xml:space="preserve">M.C. Edelahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kacemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (6), pp.601-612</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 171 (1), pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728791v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation/mineralization of 2-nitrophenol in aqueous medium by electrochemical advanced oxidation processes using BDD/carbon-felt cell.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the photo-Fenton process to the mineralization of phthalic anhydride in aqueous solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trabelsi-Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Abdelhédi</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 661 (1), pp.66-71</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1-3), pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728752v1</w:t>
+                <w:t xml:space="preserve">hal-00728794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of oxidative degradation/mineralization pathways of the phenylurea herbicides diuron, monuron and fenuron in water during application of the electro-Fenton process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical degradation of beta-blockers. Studies on single and multicomponent aqueous solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (1-2), pp.82-89</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.3109-3120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728802v1</w:t>
+                <w:t xml:space="preserve">hal-00728800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical degradation of beta-blockers. Studies on single and multicomponent aqueous solutions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Sirés</w:t>
+                <w:t xml:space="preserve">Electro-Fenton Treatment of Aqueous Clopyralid Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (10), pp.3109-3120</w:t>
+              <w:t xml:space="preserve">Inter. J. Environ. Anal. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (3), pp.478-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728800v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton Treatment of Aqueous Clopyralid Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Özcan</w:t>
+                <w:t xml:space="preserve">Treatment of a pesticides mixture by direct and indirect electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kesraoui-Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Şahin</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter. J. Environ. Anal. Chem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 90 (3), pp.478-486</w:t>
+              <w:t xml:space="preserve">, 2010, 90 (3), pp.468-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728817v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of a pesticides mixture by direct and indirect electrochemical advanced oxidation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kesraoui-Abdessalem</w:t>
+                <w:t xml:space="preserve">Parametric study on the effect of the ratio [H$_{2}$O$_{2}$]/[Fe$_{3+}$] on the photo-Fenton degradation of Basic Blue 41 cationic azo dye.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter. J. Environ. Anal. Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90 (3), pp.468-477</w:t>
+              <w:t xml:space="preserve">J. Environ. Sci. Heal. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (5), pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728815v1</w:t>
+                <w:t xml:space="preserve">hal-00728804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical abatement of the antibiotic sulfamethoxazole from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20257,3866 +20244,3879 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (5), pp.594-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the toxicity of sulfamethoxazole during electro-Fenton process by bioluminescence Microtox method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Efremova Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (3), pp.232-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study on the effect of the ratio [H$_{2}$O$_{2}$]/[Fe$_{3+}$] on the photo-Fenton degradation of Basic Blue 41 cationic azo dye.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
+                <w:t xml:space="preserve">Treatment of a mixture of three pesticides by photo- and electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kesraoui-Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Khalaf</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Environ. Sci. Heal. A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (5), pp.622-629</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 250 (1), pp.450-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728804v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of a mixture of three pesticides by photo- and electro-Fenton process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metomyl degradation by electro-Fenton and electro-Fenton like processes: A kinetics study of the effect of the nature and concentration of some transition metal ions as catalyst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 250 (1), pp.450-455</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (39), pp.10605-10611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728819v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metomyl degradation by electro-Fenton and electro-Fenton like processes: A kinetics study of the effect of the nature and concentration of some transition metal ions as catalyst.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of oxidative degradation/mineralization pathways of the phenylurea herbicides diuron, monuron and fenuron in water during application of the electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Edelahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (39), pp.10605-10611</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (1-2), pp.82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728795v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralisation of acephate by electro Fenton process (Minéralisation de l'acéphate par procédé electro-Fenton).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Diagne</w:t>
+                <w:t xml:space="preserve">Decontamination of aqueous glyphosate, (aminomethyl) phosphonic acid, and glufosinate solutions by electro-Fenton-like process with Mn$^{2+}$ as the catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (-), pp.33-39</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (11), pp.4888-4894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742557v1</w:t>
+                <w:t xml:space="preserve">hal-00728827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of aqueous glyphosate, (aminomethyl) phosphonic acid, and glufosinate solutions by electro-Fenton-like process with Mn$^{2+}$ as the catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Balci</w:t>
+                <w:t xml:space="preserve">Electro-Fenton treatment of TNT in aqueous media in presence of cyclodextrin. Application to ex-situ treatment of contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (11), pp.4888-4894</w:t>
+              <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728827v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of TNT in aqueous media in presence of cyclodextrin. Application to ex-situ treatment of contaminated soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Murati</w:t>
+                <w:t xml:space="preserve">Removal of Acid Orange 7 from water by electrochemically generated Fenton's reagent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of advanced oxidation technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (1), pp.29-36</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163 (2-3), pp.1213-1220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720076v1</w:t>
+                <w:t xml:space="preserve">hal-00728837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Acid Orange 7 from water by electrochemically generated Fenton's reagent.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Özcan</w:t>
+                <w:t xml:space="preserve">UV-C light-enhanced photo-Fenton oxidation of methyl parathion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Şahin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 163 (2-3), pp.1213-1220</w:t>
+              <w:t xml:space="preserve">Environ. Chem. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3), pp.261-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728837v1</w:t>
+                <w:t xml:space="preserve">hal-00728824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-C light-enhanced photo-Fenton oxidation of methyl parathion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Electro-Fenton process and related electrochemical technologies based on Fenton's reaction chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environ. Chem. Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (3), pp.261-265</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (12), pp.6570-6631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728824v1</w:t>
+                <w:t xml:space="preserve">hal-00728733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton process and related electrochemical technologies based on Fenton's reaction chemistry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Sirés</w:t>
+                <w:t xml:space="preserve">A comparative study on the efficiency of electro-Fenton process in the removal of propham from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 109 (12), pp.6570-6631</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.620-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728733v1</w:t>
+                <w:t xml:space="preserve">hal-00728833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the efficiency of electro-Fenton process in the removal of propham from water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Electro-Fenton removal of the cationic dye Basic Blue 3 by using carbon felt cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.620-626</w:t>
+              <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.267-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728833v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton removal of the cationic dye Basic Blue 3 by using carbon felt cathode.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Koparal</w:t>
+                <w:t xml:space="preserve">Cold incineration of chlorophenols in aqueous solution by electro-Fenton process. Effect of number and position of chlorine atoms on the degradation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (5), pp.267-275</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (41), pp.10988-10993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728823v1</w:t>
+                <w:t xml:space="preserve">hal-00728821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal ions sorption on insoluble ferrocyanides and other sorbent materials.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of atrazine in aqueous medium by electrocatalytically generated hydroxyl radicals. A kinetic and mechanistic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Harrache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Zamoum</w:t>
+                <w:t xml:space="preserve">R. Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (1), pp.29-38</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (7), pp.1924-1934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730616v1</w:t>
+                <w:t xml:space="preserve">hal-00728835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of atrazine in aqueous medium by electrocatalytically generated hydroxyl radicals. A kinetic and mechanistic study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Metal ions sorption on insoluble ferrocyanides and other sorbent materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cherrier</w:t>
+                <w:t xml:space="preserve">O. Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (7), pp.1924-1934</w:t>
+              <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728835v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold incineration of chlorophenols in aqueous solution by electro-Fenton process. Effect of number and position of chlorine atoms on the degradation kinetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Oxidation Processes for Wastewater Treatment: 2. Wastewater Treatment by Electro-Fenton Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (41), pp.10988-10993</w:t>
+              <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.233-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728821v1</w:t>
+                <w:t xml:space="preserve">hal-00743333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Oxidation Processes for Wastewater Treatment: 2. Wastewater Treatment by Electro-Fenton Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical oxidation of phthalic anhydryde in aqueous medium by electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (5), pp.233-234</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.291-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743333v1</w:t>
+                <w:t xml:space="preserve">hal-00728822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of phthalic anhydryde in aqueous medium by electro-Fenton process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of pesticides in aqueous medium by electro-Fenton and related methods. A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bellakhal</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (5), pp.291-297</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.235-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728822v1</w:t>
+                <w:t xml:space="preserve">hal-00728734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of pesticides in aqueous medium by electro-Fenton and related methods. A review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralisation of acephate by electro Fenton process (Minéralisation de l'acéphate par procédé electro-Fenton).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (5), pp.235-255</w:t>
+              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (-), pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728734v1</w:t>
+                <w:t xml:space="preserve">hal-00742557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction sequence for the mineralization of the short-chain carboxylic acids usually formed upon cleavage of aromatics during electrochemical Fenton treatment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental design methodology applied to electro-Fenton treatment for degradation of herbicide chlortoluron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kesraoui-Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (2), pp.173-182</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3-4), pp.334-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730627v1</w:t>
+                <w:t xml:space="preserve">hal-00731149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design methodology applied to electro-Fenton treatment for degradation of herbicide chlortoluron.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
+                <w:t xml:space="preserve">Carbon sponge as a new cathode material for the electro-Fenton process. Comparison with carbon felt cathode and application to degradation of synthetic dye Basic Blue 3 in aqueous medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (3-4), pp.334-341</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 616 (1), pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731149v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sponge as a new cathode material for the electro-Fenton process. Comparison with carbon felt cathode and application to degradation of synthetic dye Basic Blue 3 in aqueous medium.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Koparal</w:t>
+                <w:t xml:space="preserve">Degradation of Acid Orange 7 by electrochemically generated *OH radicals in acidic aqueous medium using a boron-doped diamond or platinum anode. A mechanistic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 616 (1), pp.71-78</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (5), pp.678-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730647v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Acid Orange 7 by electrochemically generated *OH radicals in acidic aqueous medium using a boron-doped diamond or platinum anode. A mechanistic study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Propham mineralization in aqueous medium by anodic oxidation using boron-doped diamond anode. Experimental parameters' influence on degradation kinetics and mineralization efficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 73 (5), pp.678-684</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (12), pp.2889-2898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730630v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Oxidation Processes for Wastewater Treatment: 1. Wastewater Treatment by Anodic Oxidation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Environ. Eng. Manage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propham mineralization in aqueous medium by anodic oxidation using boron-doped diamond anode. Experimental parameters' influence on degradation kinetics and mineralization efficiency.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation pathways of malachite green by Fe$_{3+}$-catalized electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (12), pp.2889-2898</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (3-4), pp.244-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730638v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation pathways of malachite green by Fe$_{3+}$-catalized electro-Fenton process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of Propham from water by using electro-Fenton technology. Kinetics and Mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 82 (3-4), pp.244-254</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (5), pp.737-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730642v1</w:t>
+                <w:t xml:space="preserve">hal-00730624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Propham from water by using electro-Fenton technology. Kinetics and Mechanism.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonoelectro-Fenton process: a novel hybrid technique for the destruction of organic pollutants in water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pérocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 73 (5), pp.737-744</w:t>
+              <w:t xml:space="preserve">Electroanal. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 624 (1-2), pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730624v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of water contaminated with pesticides by indirect electrochemical oxidation process electro-Fenton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kesraoui-Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Adv. Oxid. Technol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (2), pp.276-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoelectro-Fenton process: a novel hybrid technique for the destruction of organic pollutants in water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralization of herbicides imazapyr and imazaquin in aqueous medium by, Fenton, photo-Fenton and électro-Fenton processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kaichouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hourch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanal. Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 624 (1-2), pp.329-332</w:t>
+              <w:t xml:space="preserve">Environ. Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.489-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730620v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of herbicides imazapyr and imazaquin in aqueous medium by, Fenton, photo-Fenton and électro-Fenton processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Kaichouh</w:t>
+                <w:t xml:space="preserve">Phenol degradation by advanced electrochemical oxidation process electro-Fenton using a carbon felt cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dezotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. El Kacemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environ. Technol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (5), pp.489-496</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1-2), pp.140-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730643v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of fungal development in closed spaces through the determination of specific chemical targets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Degradation of picloram by the electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 72 (2), pp.224-232</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (1-2), pp.718-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730646v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol degradation by advanced electrochemical oxidation process electro-Fenton using a carbon felt cathode.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Detection of fungal development in closed spaces through the determination of specific chemical targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dezotti</w:t>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (1-2), pp.140-149</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (2), pp.224-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730640v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of picloram by the electro-Fenton process.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Koparal</w:t>
+                <w:t xml:space="preserve">Efficient removal of triphenylmethane dyes from aqueous medium by in-situ electrogenerated Fenton's reagent at carbon-felt cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 153 (1-2), pp.718-727</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (4), pp.592-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731148v1</w:t>
+                <w:t xml:space="preserve">hal-00730645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of triphenylmethane dyes from aqueous medium by in-situ electrogenerated Fenton's reagent at carbon-felt cathode.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Guivarch</w:t>
+                <w:t xml:space="preserve">Detection of fungal development in a closed environment through the identification of specific VOC: Demonstration of a specific VOC fingerprint for fungal development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 407 (1), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730645v1</w:t>
+                <w:t xml:space="preserve">hal-00730621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of fungal development in a closed environment through the identification of specific VOC: Demonstration of a specific VOC fingerprint for fungal development.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Ramalho</w:t>
+                <w:t xml:space="preserve">Study of the toxicity of diuron and its metabolites formed in aqueous medium during application of the electrochemical advanced oxidation process &amp;quot;electro-Fenton&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trajkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (9), pp.1550-1556</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00730621v1</w:t>
+                <w:t xml:space="preserve">hal-00730623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the toxicity of diuron and its metabolites formed in aqueous medium during application of the electrochemical advanced oxidation process &amp;quot;electro-Fenton&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction sequence for the mineralization of the short-chain carboxylic acids usually formed upon cleavage of aromatics during electrochemical Fenton treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.J. Aaron</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 73 (9), pp.1550-1556</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (2), pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730623v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced herbicide &amp;quot;imazapyr&amp;quot; adsorption from water by thermo modified bentonite .</w:t>
               </w:r>
@@ -24154,51 +24154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hourch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fresenius Environmental Bulletin (FEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (61), pp.1137-1146</w:t>
@@ -24227,51 +24227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of methyl parathion from water by electrochemically generated Fenton's reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mababa Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24337,384 +24337,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation processes (EAOPs) for environmental applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of textile dyes from water by the electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Lahkimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Brillas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chaouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Port. Electrochim. Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.35--39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-006-0058-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728737v1</w:t>
+                <w:t xml:space="preserve">hal-00693664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic behavior of the Fe3+/Fe2+ system in the electro-Fenton degradation of the antimicrobial chlorophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Brillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72 (3-4), pp.382--394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of textile dyes from water by the electro-Fenton process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation processes (EAOPs) for environmental applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Chaouch</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Port. Electrochim. Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (1), pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00693664v1</w:t>
+                <w:t xml:space="preserve">hal-00728737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive oil MillWastewater treatment by the electro-Fenton process</w:t>
               </w:r>
@@ -24925,51 +24925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 277-278 (-), pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26641,510 +26641,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive electrochemical membranes for the removal of organic pollutants from wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study on the degradation of a model pharmaceutical residue by ferrates, electrochemical advanced oxidation processes and combined processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa El Kateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stella Lacour</w:t>
+                <w:t xml:space="preserve">Virender K Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th Maghreb Conference on Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hammamet (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277650v1</w:t>
+                <w:t xml:space="preserve">hal-04236131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the degradation of a model pharmaceutical residue by ferrates, electrochemical advanced oxidation processes and combined processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membranes électrochimiquement réactives en TiOx pour l’élimination des polluants organiques de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa El Kateb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virender K Sharma</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Maghreb Conference on Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hammamet (Tunisie), Tunisia</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236131v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes électrochimiquement réactives en TiOx pour l’élimination des polluants organiques de l’eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Electrochemical Advanced Oxidation Processes for Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Sustainable Technologies for Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277657v1</w:t>
+                <w:t xml:space="preserve">hal-03277658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Electrochemical Advanced Oxidation Processes for Wastewater Treatment</w:t>
+                <w:t xml:space="preserve">Reactive electrochemical membranes for the removal of organic pollutants from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Sustainable Technologies for Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Delhi, India</w:t>
+              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277658v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane réactive pour la production électrochimique de radicaux oxydants visant le traitement de polluants bioréfractaires.</w:t>
               </w:r>
@@ -27249,394 +27249,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindane degradation in aqueous medium by electro-Fenton process using BDD anode and carbon felt cathode.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-Liquid and Gas-Liquid Mass Transfer of PAHs in Soil-Slurry Bioreactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas O. Pino-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAPO5),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brussels Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718428v1</w:t>
+                <w:t xml:space="preserve">hal-01720570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Liquid and Gas-Liquid Mass Transfer of PAHs in Soil-Slurry Bioreactors.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment and toxicity evaluation in water of herbicide2,4,5-Trichlorophenoxyacetic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brussels Belgium</w:t>
+              <w:t xml:space="preserve">Congrès International de la Société Marocaine d’Ecotoxicologie (SEMETox2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720570v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment and toxicity evaluation in water of herbicide2,4,5-Trichlorophenoxyacetic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Zazou</w:t>
+                <w:t xml:space="preserve">Lindane degradation in aqueous medium by electro-Fenton process using BDD anode and carbon felt cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de la Société Marocaine d’Ecotoxicologie (SEMETox2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAPO5),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718433v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis and Modeling of the Gas-Liquid Mass Transfer in a Slurry Bioreactor treating PAH-contaminated Soil.</w:t>
               </w:r>
@@ -27648,51 +27648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas O. Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27881,77 +27881,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kästner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miltner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bruxelles, Belgium</w:t>
@@ -28019,51 +28019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Gadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28181,1726 +28181,1726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical water remediation using electro-Fenton method,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
+                <w:t xml:space="preserve">New Developments in Electrode Materials and Coupling Possibilities with Other Methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Water, Waste and Energy Management (EWWM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Water: From Pollution to Purification (ICW 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kottayam, Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718325v1</w:t>
+                <w:t xml:space="preserve">hal-01720609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Processes: New Developments in Electrode Materials and Coupling Possibilities.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remediation of PAH-Contaminated Soils: Experimental Analysis and Modeling of Hydrodynamics and Mass Transfer in a Soil-Slurry Bioreactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Pino Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pageot.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international conference on advanced oxidation processes (AOP-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Goa, India</w:t>
+              <w:t xml:space="preserve">International Conference on Air, Water, and Soil Pollution and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720613v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical CoFe-Layered Double Hydroxide Modified Carbon-felt Cathode: Synthesis, Characterization and Application in Heterogeneous Electro-Fenton Degradation of Organic Pollutants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Hierarchical CoFe-Layered Double Hydroxide Modified Carbon-felt Cathode: Synthesis, Characterization and Application in Heterogeneous Electro-Fenton Degradation of Organic Pollutants at circumneutral pH,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.D. Vanhullebush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Sustainable Water Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Melia Sitges, Spain</w:t>
+              <w:t xml:space="preserve">, 2016, Meliá Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705631v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled “membrane-AOP” process for water treatment: degradation of acetaminophen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation/Mineralization d’antibiotique tetracycline par procédé pyrite-électro-Fenton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natija Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque International Sciences et Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bizerte, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718339v1</w:t>
+                <w:t xml:space="preserve">hal-01717817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil a washing solution by combined processes coupling anodic oxidation and biological treatment,</w:t>
+                <w:t xml:space="preserve">Nouvelles applications des électrodes de diamant dopé au bore en traitement de l’eau,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Meeting of ISE,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Den Haag,, Netherlands</w:t>
+              <w:t xml:space="preserve">JIE 2016, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718303v1</w:t>
+                <w:t xml:space="preserve">hal-01718229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled « membrane-AOP » process for water treatment: degradation of acetaminophen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils: Experimental analysis and modeling of hydrodynamics and mass transfer in a soil-slurry bioreactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivallin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Y. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Air, Water and Soil Pollution and Treatment (AWSPT'16), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702687v1</w:t>
+                <w:t xml:space="preserve">hal-01717818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Developments in Electrode Materials and Coupling Possibilities with Other Methods.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modification of graphite felts for mineralization of bio-refractory pollutants by the electro-Fenton process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Water: From Pollution to Purification (ICW 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Kottayam, Kerala, India</w:t>
+              <w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720609v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-Contaminated Soils: Experimental Analysis and Modeling of Hydrodynamics and Mass Transfer in a Soil-Slurry Bioreactor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la degradation du 1,2-dichlorobenzènedans l'eau par le proceed électro-Fenton avec des anodes Pt, DSA et BDD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Air, Water, and Soil Pollution and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Prague, France</w:t>
+              <w:t xml:space="preserve">10e Congrès Francophone de Génie des Procédés (CFGP 2016),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Safi,, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394519v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation/Mineralization d’antibiotique tetracycline par procédé pyrite-électro-Fenton.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Processes: New Developments in Electrode Materials and Coupling Possibilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International Sciences et Environnement </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bizerte, Tunisia</w:t>
+              <w:t xml:space="preserve">Fourth international conference on advanced oxidation processes (AOP-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717817v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles applications des électrodes de diamant dopé au bore en traitement de l’eau,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+                <w:t xml:space="preserve">Hierarchical CoFe-Layered Double Hydroxide Modified Carbon-felt Cathode: Synthesis, Characterization and Application in Heterogeneous Electro-Fenton Degradation of Organic Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.X. Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Vanhullebush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIE 2016, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Sustainable Water Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Melia Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718229v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical CoFe-Layered Double Hydroxide Modified Carbon-felt Cathode: Synthesis, Characterization and Application in Heterogeneous Electro-Fenton Degradation of Organic Pollutants at circumneutral pH,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">A coupled “membrane-AOP” process for water treatment: degradation of acetaminophen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Sustainable Water Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Meliá Sitges, Spain</w:t>
+              <w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718371v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils: Experimental analysis and modeling of hydrodynamics and mass transfer in a soil-slurry bioreactor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical water remediation using electro-Fenton method,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Air, Water and Soil Pollution and Treatment (AWSPT'16), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Water, Waste and Energy Management (EWWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717818v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of graphite felts for mineralization of bio-refractory pollutants by the electro-Fenton process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
+                <w:t xml:space="preserve">Treatment of soil a washing solution by combined processes coupling anodic oxidation and biological treatment,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">67th Meeting of ISE,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Den Haag,, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701028v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la degradation du 1,2-dichlorobenzènedans l'eau par le proceed électro-Fenton avec des anodes Pt, DSA et BDD.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
+                <w:t xml:space="preserve">A coupled « membrane-AOP » process for water treatment: degradation of acetaminophen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès Francophone de Génie des Procédés (CFGP 2016),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Safi,, Morocco</w:t>
+              <w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717816v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of paracetamol by electrochemical advanced oxidation processes using platinum or boron doped diamond anode and carbon felt cathode: Kinetics and mineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on "Contaminated Soils",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
@@ -29955,51 +29955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sh. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Elkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30044,601 +30044,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minéralisation de l’acide 2,4,5-trichlorophénoxy acétique par procédé électro-Fenton avec anodes Pt et BDD.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-Fenton Process: Recent Developments and Applications. Electrode Materials, Coupling Processes and Novel Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Waste Management and Sustainable Development, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">Emerging Electrochemical Water remediation Technologies: A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan, 250th ACS National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717811v1</w:t>
+                <w:t xml:space="preserve">hal-01720602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the electro-Fenton process for removal of pharmaceuticals from water. Minimization of energy consumption, treatment time and improvement of biodegradability.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+                <w:t xml:space="preserve">Removal of antibiotic amoxicillin from water by advanced oxidation: Influence of anode materials and applied current.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies: A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717803v1</w:t>
+                <w:t xml:space="preserve">hal-01717507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative degradation of a herbicide 2,4,5-Trichlorophenoxy acetic acid using electro-Fenton process with boron doped diamont and platinium anodes.</w:t>
+                <w:t xml:space="preserve">Minéralisation de l’acide 2,4,5-trichlorophénoxy acétique par procédé électro-Fenton avec anodes Pt et BDD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 3rd International Workshop on Waste Management and Sustainable Development, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717787v1</w:t>
+                <w:t xml:space="preserve">hal-01717811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton Process: Recent Developments and Applications. Electrode Materials, Coupling Processes and Novel Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the electro-Fenton process for removal of pharmaceuticals from water. Minimization of energy consumption, treatment time and improvement of biodegradability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Electrochemical Water remediation Technologies: A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan, 250th ACS National Meeting &amp; Exposition</w:t>
+              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies: A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720602v1</w:t>
+                <w:t xml:space="preserve">hal-01717803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of antibiotic amoxicillin from water by advanced oxidation: Influence of anode materials and applied current.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
+                <w:t xml:space="preserve">Oxidative degradation of a herbicide 2,4,5-Trichlorophenoxy acetic acid using electro-Fenton process with boron doped diamont and platinium anodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
+              <w:t xml:space="preserve">JE 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717507v1</w:t>
+                <w:t xml:space="preserve">hal-01717787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of non-steroidal anti-inflammatory drug naproxen from water by anodic oxidation process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30689,90 +30689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization of the antibiotic levofloxacin by electro-Fenton-pyrite process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natija Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labiadh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Solid State Chemistry conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Zarzis, Tunisia</w:t>
@@ -30853,51 +30853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
@@ -30926,103 +30926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of psychoactive pharmaceutical caffeine by electro-Fenton process using BDD anode and carbon felt cathode. Effects of operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
@@ -31045,730 +31045,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the electro-Fenton process for removal of pharmaceuticals from water. Minimization of energy consumption, treatment time and improvement of biodegradability.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+                <w:t xml:space="preserve">Degradation de l’acide 2,4,5-trichlorophenoxy acetique par le procede electro-Fenton avec une electrode de diamant dopé au bore (BDD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE 2015, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome Italy</w:t>
+              <w:t xml:space="preserve">III ème Journées internationales "Matériaux et Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Settat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717793v1</w:t>
+                <w:t xml:space="preserve">hal-01717534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode and biological treatments: a combined approach.</w:t>
+                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode: selective removal of target pollutants and biodegradability enhancement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on "Contaminated Soils",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies : A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717782v1</w:t>
+                <w:t xml:space="preserve">hal-01717798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of synthetic pharmaceutical mixture. Maximization of removal rates and biodegradability by optimization of operating parameters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Optimization of the electro-Fenton process for removal of pharmaceuticals from water. Minimization of energy consumption, treatment time and improvement of biodegradability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Summer School on "Contaminated Soils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">JE 2015, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717712v1</w:t>
+                <w:t xml:space="preserve">hal-01717793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode: selective removal of target pollutants and biodegradability enhancement.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+                <w:t xml:space="preserve">Electro-Fenton treatment of synthetic pharmaceutical mixture. Maximization of removal rates and biodegradability by optimization of operating parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies : A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boston United States</w:t>
+              <w:t xml:space="preserve">. Summer School on "Contaminated Soils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717798v1</w:t>
+                <w:t xml:space="preserve">hal-01717712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation de l’acide 2,4,5-trichlorophenoxy acetique par le procede electro-Fenton avec une electrode de diamant dopé au bore (BDD).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Zazou</w:t>
+                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode and biological treatments: a combined approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III ème Journées internationales "Matériaux et Environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Settat, Morocco</w:t>
+              <w:t xml:space="preserve">Summer School on "Contaminated Soils",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717534v1</w:t>
+                <w:t xml:space="preserve">hal-01717782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of PAH contaminated soils: Experimental analysis and modeling of a soil-slurry bioreactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on "Contaminated Soils", </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
@@ -31791,168 +31791,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new integrated approach to remove PAHs from highly contaminated soil: soil washing with cyclodextrin or surfactant combined to an electro-Fenton process.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Impact of electrocoagulation on biogenic colloidal selenium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian C. Staicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N.L. Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTRESOL </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Summer School (ETeCoS3) on "Biological Treatment of Solid Waste", </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Casino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717442v1</w:t>
+                <w:t xml:space="preserve">hal-01717476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of humic acids by electrochemical advanced oxidation processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31961,2014 +31944,2031 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRUTTEE (Priority and emerging contaminants)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electrocoagulation on biogenic colloidal selenium.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-Fenton Technology: Recent Development and Applications to Removing Organic Pollutants from water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School (ETeCoS3) on "Biological Treatment of Solid Waste", </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Casino, Italy</w:t>
+              <w:t xml:space="preserve">3th International Conference on Advanced Oxidation Processes, AOP-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Munnar – Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717476v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton Technology: Recent Development and Applications to Removing Organic Pollutants from water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-oxidation and photo-catalytic processes: principles, applications and coupling with pressure-driven membrane processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Conference on Advanced Oxidation Processes, AOP-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Munnar – Kerala, India</w:t>
+              <w:t xml:space="preserve">Summer School "Technologies membranes for water treatment in agriculture and food industry" organized by Institute of Environnemental Technology and SIMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720595v1</w:t>
+                <w:t xml:space="preserve">hal-01720597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-oxidation and photo-catalytic processes: principles, applications and coupling with pressure-driven membrane processes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">Etude de la dégradation de l'imazalil par procédé électro-Fenton sur l'électrode de Platine (Pt) et le diamant dopé au bore (BDD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School "Technologies membranes for water treatment in agriculture and food industry" organized by Institute of Environnemental Technology and SIMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720597v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dégradation de l'imazalil par procédé électro-Fenton sur l'électrode de Platine (Pt) et le diamant dopé au bore (BDD).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Zazou</w:t>
+                <w:t xml:space="preserve">Treatment of soil washing/soil flushing solutions by electrochemical advanced oxidation processes (EAOPs) and integrated treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Summer School (ETeCoS3) on "Biological Treatment of Solid Waste"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Casino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717446v1</w:t>
+                <w:t xml:space="preserve">hal-01717467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil washing/soil flushing solutions by electrochemical advanced oxidation processes (EAOPs) and integrated treatments.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+                <w:t xml:space="preserve">Coupling of membrane nanofiltration and electrochemical advanced oxidation processes for removal of pharmaceutical residues from wastewater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School (ETeCoS3) on "Biological Treatment of Solid Waste"</w:t>
+              <w:t xml:space="preserve">Summer School (ETeCoS3) on "Biological Treatment of Solid Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Casino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717467v1</w:t>
+                <w:t xml:space="preserve">hal-01717471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of membrane nanofiltration and electrochemical advanced oxidation processes for removal of pharmaceutical residues from wastewater.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">A new integrated approach to remove PAHs from highly contaminated soil: soil washing with cyclodextrin or surfactant combined to an electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School (ETeCoS3) on "Biological Treatment of Solid Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Casino, Italy</w:t>
+              <w:t xml:space="preserve">INTRESOL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717471v1</w:t>
+                <w:t xml:space="preserve">hal-01717442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Processes for removing toxic/persistent organic pollutants from water/wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-oxidation of Ranitidine by Electrochemical Advanced Oxidation Processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOEST'2013-Cappadocia (International Conference on Environmental Science &amp; Technology),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ürgüp, Turkey</w:t>
+              <w:t xml:space="preserve">International conference on Environmental Science &amp; Technology, ICOEST'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cappadocia, Ürgüp, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833710v1</w:t>
+                <w:t xml:space="preserve">hal-01717421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new integrated approach to remove Petroleum Hydrocarbons from highly contaminated soil: soil flushing combined to electro-Fenton process and possible post-biological treatment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+                <w:t xml:space="preserve">Etude de la dégradation de la Furosèmide par les procédés électrochimiques d’oxydation avancée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717398v1</w:t>
+                <w:t xml:space="preserve">hal-01717428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of soil washing solutions of PAHs-contaminated soils with cyclodextrin or surfactant.</w:t>
+                <w:t xml:space="preserve">A new integrated approach to remove Petroleum Hydrocarbons from highly contaminated soil: soil flushing combined to electro-Fenton process and possible post-biological treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Summer school on contaminated sediments: characterization and remediation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Intersol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717411v1</w:t>
+                <w:t xml:space="preserve">hal-01717398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of anode materials and initial COD on toxicity and biodegradability of synthetic soil washing solution containing Tween 80 and phentanthrene during electro-Fenton treatment.</w:t>
+                <w:t xml:space="preserve">Electro-Fenton treatment of soil washing solutions of PAHs-contaminated soils with cyclodextrin or surfactant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées d’Electrochimie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">. Summer school on contaminated sediments: characterization and remediation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717430v1</w:t>
+                <w:t xml:space="preserve">hal-01717411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-oxidation of Ranitidine by Electrochemical Advanced Oxidation Processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
+                <w:t xml:space="preserve">Role of anode materials and initial COD on toxicity and biodegradability of synthetic soil washing solution containing Tween 80 and phentanthrene during electro-Fenton treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Environmental Science &amp; Technology, ICOEST'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cappadocia, Ürgüp, Turkey</w:t>
+              <w:t xml:space="preserve"> Journées d’Electrochimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717421v1</w:t>
+                <w:t xml:space="preserve">hal-01717430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dégradation de la Furosèmide par les procédés électrochimiques d’oxydation avancée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
+                <w:t xml:space="preserve">Removal of organic impurities contained in industrial phosphoric acid obtained by wet process using electrochemical advanced oxidation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Elkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry for a Sustainable developpment, ACSD </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717428v1</w:t>
+                <w:t xml:space="preserve">hal-01717418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of organic impurities contained in industrial phosphoric acid obtained by wet process using electrochemical advanced oxidation processes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Technology for water/wastewater treatment: Principles and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry for a Sustainable developpment, ACSD </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Tenth International Symposium on Advances in Electrochemical Science and Technology (ISAEST-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717418v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Technology for water/wastewater treatment: Principles and Applications</w:t>
+                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Technology for water/wastewater treatment: principles and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Symposium on Advances in Electrochemical Science and Technology (ISAEST-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833706v1</w:t>
+                <w:t xml:space="preserve">hal-01720583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Technology for water/wastewater treatment: principles and Applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralization of sulfanilamide by electro-Fenton process using Pt/carbon felt and BDD/carbon felt cells. Kinetics, detection of intermediates and evaluation of the toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Ghenymy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Symposium on Advances in Electrochemical Science and Technology (ISAEST-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chennai, India</w:t>
+              <w:t xml:space="preserve">34th Meeting the Spanish Royal Society of Chemistry and 15th Iberian Meeting of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720583v1</w:t>
+                <w:t xml:space="preserve">hal-01717435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of sulfanilamide by electro-Fenton process using Pt/carbon felt and BDD/carbon felt cells. Kinetics, detection of intermediates and evaluation of the toxicity.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Processes for removing toxic/persistent organic pollutants from water/wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enric Brillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Meeting the Spanish Royal Society of Chemistry and 15th Iberian Meeting of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ICOEST'2013-Cappadocia (International Conference on Environmental Science &amp; Technology),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ürgüp, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717435v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced fluorescence study of propanil - Application to its determination in Senegal natural Water.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A Photo-induced fluorescence methode for the determination of Popanil herbicide residues in Senegal natural waters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BALWOIS International Conference on Water, Climate and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. 7 p</w:t>
+              <w:t xml:space="preserve">XVth International Symposium on Luminescence Spectrometry: Biophysical and Analytical Aspect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731177v1</w:t>
+                <w:t xml:space="preserve">hal-00731164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photo-induced fluorescence methode for the determination of Popanil herbicide residues in Senegal natural waters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Photo-induced fluorescence study of propanil - Application to its determination in Senegal natural Water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Symposium on Luminescence Spectrometry: Biophysical and Analytical Aspect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">BALWOIS International Conference on Water, Climate and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731164v1</w:t>
+                <w:t xml:space="preserve">hal-00731177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Resources, Pollution and Treatment Technologies</w:t>
               </w:r>
@@ -34023,103 +34023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-degradation and mineralization of Propanil in aqueous media by the photo-fenton and other photochemical processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BALWOIS Conference on Water, Climate and Environment:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. 6 p</w:t>
@@ -34142,96 +34142,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Processes: Principles and Applications</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of environmental degradation products from drugs using electrochemical oxidation processes: case of antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on "Green Chemistry: The Ultimate tool for pollution prevention"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Kottayam, India</w:t>
+              <w:t xml:space="preserve">CECRI (Central Electrochemical Research Institute)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733030v1</w:t>
+                <w:t xml:space="preserve">hal-00732986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and recent applications of electrochemical advanced oxidation processes &amp;quot;anodic oxidation&amp;quot; and &amp;quot;electro-Fenton&amp;quot; to destruction of persistent organic pollutants</w:t>
               </w:r>
@@ -34280,178 +34280,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of environmental degradation products from drugs using electrochemical oxidation processes: case of antibiotics</w:t>
+                <w:t xml:space="preserve">Electrochemical Advanced Oxidation Processes: Principles and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECRI (Central Electrochemical Research Institute)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, India</w:t>
+              <w:t xml:space="preserve">Conference on "Green Chemistry: The Ultimate tool for pollution prevention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Kottayam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732986v1</w:t>
+                <w:t xml:space="preserve">hal-00733030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of phenyurea pesticides in Senegal natural waters by photo-induced fluorescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Symposium on Luminescence Spectrometry: Biophysical and Analytical Aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t>
@@ -34612,204 +34612,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des procédés électrochimiques d'oxydation avancée à la dépollution des aux contaminées par des polluants pharmaceutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation de la sulcotrione en milieu aqueux par oxydation avancée électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Water, Wastes and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">du 40ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banyuls, France. pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733033v1</w:t>
+                <w:t xml:space="preserve">hal-00742578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de la sulcotrione en milieu aqueux par oxydation avancée électrochimique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application des procédés électrochimiques d'oxydation avancée à la dépollution des aux contaminées par des polluants pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">du 40ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banyuls, France. pp.117-121</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Water, Wastes and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742578v1</w:t>
+                <w:t xml:space="preserve">hal-00733033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation avancée électrochimique pour la dépollution des eaux contaminées par des micropolluants organiques toxique et/ou récalcitrants aux procédés biologiques</w:t>
               </w:r>
@@ -34864,51 +34864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Advanced Oxidation Processes to Improve the Biodegradability of Landfill Leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35009,782 +35009,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma chemical oxidation of phthalic anhydride: application to the treatment of Tunisian landfill leachate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of degradation of herbicide Diuron residues in water by various Fenton's reaction based advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Edelahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists: 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Arcueil, France</w:t>
+              <w:t xml:space="preserve">BALWOIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ohrid, Macedonia. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521332v1</w:t>
+                <w:t xml:space="preserve">hal-00742594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined electrochemical advanced oxidation processes for removal of organic pollutants from wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma chemical oxidation of phthalic anhydride: application to the treatment of Tunisian landfill leachate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Oxidation Processes (AOPs 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kottayam, India</w:t>
+              <w:t xml:space="preserve">10th World Wide Workshop for Young Environmental Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cachan, France. pp.68-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733063v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of degradation of herbicide Diuron residues in water by various Fenton's reaction based advanced oxidation processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production électrochimique des radicaux hydroxyles et application au traitement des effluents pollués par les polluants organiques persistants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BALWOIS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ohrid, Macedonia. 11 p</w:t>
+              <w:t xml:space="preserve">Centre d'Energie Nuclaire (CEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742594v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma chemical oxidation of phthalic anhydride: application to the treatment of Tunisian landfill leachate.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-Fenton process: Principles, operating parameters and application to removal of pharmaceutical pollutants from wastewater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Wide Workshop for Young Environmental Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cachan, France. pp.68-74</w:t>
+              <w:t xml:space="preserve">Wuhan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731205v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production électrochimique des radicaux hydroxyles et application au traitement des effluents pollués par les polluants organiques persistants.</w:t>
+                <w:t xml:space="preserve">Traitement des eaux polluées par les procédés électrochimiques d'oxydation avancée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre d'Energie Nuclaire (CEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Université Cheikh Anta Diop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733422v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton process: Principles, operating parameters and application to removal of pharmaceutical pollutants from wastewater.</w:t>
+                <w:t xml:space="preserve">Electrochemical advanced oxidation processes (EAOPs). Combined electro-Fenton processes: Coupling between EAOPs and AOPs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wuhan University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733065v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des eaux polluées par les procédés électrochimiques d'oxydation avancée.</w:t>
+                <w:t xml:space="preserve">Electrochemical degradation of antimicrobials by electro-Fenton process. Comparative performance of carbon felt cathode versus oxygen diffusion cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Cheikh Anta Diop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Department of Environmental Engineering - Wuhan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733419v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical advanced oxidation processes (EAOPs). Combined electro-Fenton processes: Coupling between EAOPs and AOPs.</w:t>
+                <w:t xml:space="preserve">Combined electrochemical advanced oxidation processes for removal of organic pollutants from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wuhan University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wuhan, China</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Oxidation Processes (AOPs 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kottayam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733418v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical degradation of antimicrobials by electro-Fenton process. Comparative performance of carbon felt cathode versus oxygen diffusion cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma chemical oxidation of phthalic anhydride: application to the treatment of Tunisian landfill leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of Environmental Engineering - Wuhan University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, China</w:t>
+              <w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists: 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733417v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés électrochimiques d'oxydation avancée. Application au traitement des eaux polluées</w:t>
               </w:r>
@@ -35839,77 +35839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation du colorant azoïque BB41 par les procédés d'oxydation avancée électro-Fenton et photo-Fenton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36010,748 +36010,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of a commercial formulation of Azinphos-methyl, Gusathion M WP 25, in aqueous medium by indirect electrochemical advanced oxidation method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technologie électrochimique d'oxydation avancée pour le traitement des eaux usées. Progrès récents et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.568-573</w:t>
+              <w:t xml:space="preserve">5ème Rencontre Nationale d'Électrochimie: "Electrochimie et ses Applications Industrielles et Environnementales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742598v1</w:t>
+                <w:t xml:space="preserve">hal-00733445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro Fenton technology and recent developments</w:t>
+                <w:t xml:space="preserve">Electro-Fenton and anodic oxidation as &amp;quot;Electrochemical Advanced Oxidation Technologies (EAOTs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usine CRODA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Chocques, France</w:t>
+              <w:t xml:space="preserve">Université Fédérale de Rio de Janeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743326v1</w:t>
+                <w:t xml:space="preserve">hal-00733437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie électrochimique d'oxydation avancée pour le traitement des eaux usées. Progrès récents et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the diuron toxicity in aqueous medium during electrochemical treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trajkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Paris 12 Val de Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Créteil, France</w:t>
+              <w:t xml:space="preserve">BALWOIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ohrid, Macedonia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733436v1</w:t>
+                <w:t xml:space="preserve">hal-00743318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie électrochimique d'oxydation avancée pour le traitement des eaux usées. Progrès récents et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-Fenton treatment of aqueous Clopyralid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontre Nationale d'Électrochimie: "Electrochimie et ses Applications Industrielles et Environnementales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.596-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733445v1</w:t>
+                <w:t xml:space="preserve">hal-00743315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the diuron toxicity in aqueous medium during electrochemical treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of a pesticides mixture by direct and indirect electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kesraoui Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Trajkovska</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.J. Aaron</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BALWOIS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ohrid, Macedonia. 7 p</w:t>
+              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.574-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743318v1</w:t>
+                <w:t xml:space="preserve">hal-00743314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of aqueous Clopyralid solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Mineralization of a commercial formulation of Azinphos-methyl, Gusathion M WP 25, in aqueous medium by indirect electrochemical advanced oxidation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.596-600</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.568-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743315v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton and anodic oxidation as &amp;quot;Electrochemical Advanced Oxidation Technologies (EAOTs)</w:t>
+                <w:t xml:space="preserve">Technologie électrochimique d'oxydation avancée pour le traitement des eaux usées. Progrès récents et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Fédérale de Rio de Janeiro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Université Paris 12 Val de Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733437v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of a pesticides mixture by direct and indirect electrochemical advanced oxidation processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro Fenton technology and recent developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.574-579</w:t>
+              <w:t xml:space="preserve">Usine CRODA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Chocques, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743314v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de l'élimination de pesticides de l'eau par adsorption sur une bentonite et par dégradation par le procédé électro-Fenton</w:t>
               </w:r>
@@ -36789,51 +36789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hourch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.97-108</w:t>
@@ -37019,90 +37019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of electrochemical oxidation process to waters containing organochlorine pesticides from lindane production wastes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37140,51 +37140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation and mechanisms of identification of fluorescence photoproducts of fenuron and diflubenzuron by GC-MS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37192,51 +37192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabou M. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Symposium on Luminescence Spectrometry, ISLS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Taipei, Taiwan</w:t>
@@ -37265,90 +37265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and application of self-catalyzed layered double hydroxide coated carbon-felt cathode in electro-Fenton’s degradation of organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuan Huong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37403,51 +37403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of anilide pesticides in senegal natural waters by photo-induced fluorescence method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabou M. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37528,90 +37528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectro-Fenton: evaluation of a combined biological-advanced oxidation treatment for pharmaceutical wastewater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Papirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Water: From Pollution to Purification (ICW 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Kottayam, Kerala India</w:t>
@@ -37653,51 +37653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Fenton degradation of 4-aminosalicylic acid: Mineralization pathway using Pt/carbon-felt and BDD/carbon-felt cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Aravindakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Olvera Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37774,51 +37774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-stoichiometric Titanium oxide (Ti4O7) as Suitable Ceramic Anode Material for Electrochemical Wastewater Treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliu O. Ganiyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37994,51 +37994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation of carbaryl onplatinum and boron-doped diamond anodes using electro-Fenton method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutlu Sönmez Çelebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38089,51 +38089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dépollution d’une eau chargée en antibiotique, la Molsidomine, par oxydation avancée en milieu homogène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouafia-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38197,77 +38197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation and mineralization of the phenylurea herbicide fluometuron in aqueous media by electro-Fenton process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabou M. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38331,51 +38331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38407,256 +38407,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the mechanism of degradation of the azinphos-methyl herbicide using HPLC/DAD/ESI-MSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Stanoeva</w:t>
+                <w:t xml:space="preserve">Treatment of water polluted with pesticide monochlorobenzene by electro-Fenton process using Pt and BDD anodes and carbon-felt cathode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutlu Sönmez Çelebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Zdravkovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Congress of Chemists and Technologists of Macedonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">ISIAMEO-4 (4th International Symposium on Innovations in Advanced Materials for Electronics &amp; Optics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720346v1</w:t>
+                <w:t xml:space="preserve">hal-01720517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of water polluted with pesticide monochlorobenzene by electro-Fenton process using Pt and BDD anodes and carbon-felt cathode.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdani</w:t>
+                <w:t xml:space="preserve">Investigation of the mechanism of degradation of the azinphos-methyl herbicide using HPLC/DAD/ESI-MSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Stanoeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zdravkovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIAMEO-4 (4th International Symposium on Innovations in Advanced Materials for Electronics &amp; Optics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">XXIII Congress of Chemists and Technologists of Macedonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720517v1</w:t>
+                <w:t xml:space="preserve">hal-01720346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche pour la réduction du coût de traitement des solutions de lavage de sol.</w:t>
               </w:r>
@@ -38668,77 +38668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADEME - 3èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
@@ -38780,51 +38780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation of carbaryl on platinum and boron-doped diamond anodes using electro-Fenton method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutlu Sönmez Çelebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38888,64 +38888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38996,90 +38996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche pour eliminer les haps: lavages de sol et electro-Fenton – suivi de la biodegradabilite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADEME - 3èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
@@ -39203,77 +39203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative degradation of 1,2-dichlorobenzene by electro-Fenton method using pt, dsa and bdd anodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39324,90 +39324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil washing combined to electro-Fenton treatments of PAHs contaminated soils in the presence of HPCD or Tween 80®.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2013 (12th International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management), </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
@@ -39436,77 +39436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet de porosité de l’éponge de carbone comme cathode sur l’efficacité du procédé électro-Fenton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flamur Sopaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetah I. Podvorica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39557,77 +39557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation du monochlorobenzene dans l'eau par les méthodes d'électro-Fenton et d'oxydation anodique avec anode Pt et BDD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutlu Sönmez-Celebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39659,924 +39659,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'oxydation et de minéralisation des quinoléines en milieu aqueux par différents procédés d'oxydation avancée.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Trabelsi-Souissi</w:t>
+                <w:t xml:space="preserve">Advanced oxidation processes for eliminating ketoprofen from urban water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Forum de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Jerba, Tunisie. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">AOTs-18: Advanced Oxidation Technologies for Treatment of Water, Air and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Jacksonville, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734063v1</w:t>
+                <w:t xml:space="preserve">hal-00782359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photo-induced fluorescence methode for the determination of Popanil herbicide residues in Senegal natural waters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Photo-induced fluorescence study of Popanil - Application to its determination in Senegal natural waters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Symposium on Luminescence Spectrometry: Biophysical and Analytical Aspect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Barcelona, Spain. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">BALWOIS 2012: Fourth International Conference on BALWOIS Conference on Water, Climate and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734047v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation processes for eliminating ketoprofen from urban water cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.J. Watts</w:t>
+                <w:t xml:space="preserve">Determination of phenyurea pesticides in Senegal natural wters by photo-induced fluorescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOTs-18: Advanced Oxidation Technologies for Treatment of Water, Air and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Jacksonville, United States. 2012</w:t>
+              <w:t xml:space="preserve">XVth International Symposium on Luminescence Spectrometry: Biophysical and Analytical Aspect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Barcelona, Spain. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782359v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced fluorescence study of Popanil - Application to its determination in Senegal natural waters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Photodegradation and mineralization of Propanil in aqueous media by the photo-fenton and other photochemical processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BALWOIS 2012: Fourth International Conference on BALWOIS Conference on Water, Climate and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734061v1</w:t>
+                <w:t xml:space="preserve">hal-00734059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of phenyurea pesticides in Senegal natural wters by photo-induced fluorescence.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically-mediated generation of hydroxyl radicals for the degradation of sulfonamide antibiotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Symposium on Luminescence Spectrometry: Biophysical and Analytical Aspect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Barcelona, Spain. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">63th ISE Meeting: Electrochemistry for Advanced Materials, Technologies and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734041v1</w:t>
+                <w:t xml:space="preserve">hal-00734062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation and mineralization of Propanil in aqueous media by the photo-fenton and other photochemical processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A Photo-induced fluorescence methode for the determination of Popanil herbicide residues in Senegal natural waters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BALWOIS 2012: Fourth International Conference on BALWOIS Conference on Water, Climate and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">XVth International Symposium on Luminescence Spectrometry: Biophysical and Analytical Aspect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Barcelona, Spain. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734059v1</w:t>
+                <w:t xml:space="preserve">hal-00734047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically-mediated generation of hydroxyl radicals for the degradation of sulfonamide antibiotics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dirany</w:t>
+                <w:t xml:space="preserve">Etude de l'oxydation et de minéralisation des quinoléines en milieu aqueux par différents procédés d'oxydation avancée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trabelsi-Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Özcan</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63th ISE Meeting: Electrochemistry for Advanced Materials, Technologies and Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">3e Forum de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Jerba, Tunisie. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734062v1</w:t>
+                <w:t xml:space="preserve">hal-00734063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité du procédé Electro-Fenton à dégrader les matières organiques persistantes en solution dans les milieux très acides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Elmoutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40640,103 +40640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo induced fluorescence study of Propanil - Application to its determination in Senegal natural waters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BALWOIS 2011: Third International Conference on "Water Observation and Information System for Decision Support"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ohrid, Macedonia. pp.1, 2011</w:t>
@@ -40778,51 +40778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization of atrazine and cyanuric acid by Electrochemical advanced oxidation processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40860,90 +40860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of the herbicide carbofuran by advanced oxidation processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kesraoui Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40981,103 +40981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-degradation and mineralization of propanil in aqueous media by the Photo-Fenton and other photochemical processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BALWOIS 2011: Third International Conference on "Water Observation and Information System for Decision Support"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ohrid, Macedonia. pp.1, 2011</w:t>
@@ -41100,843 +41100,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de la sulcotrione en milieu aqueux par oxydation avancée électrochimique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la dégradation du colorant azo Basique Bleu 41 (BB41) par procédé photo-Fenton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouafia-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Murati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banyuls, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">WATMED 5: 5th International Conference on Water Resources in Mediterranean Basin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738831v1</w:t>
+                <w:t xml:space="preserve">hal-00738835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of anti-inflammatory drug Ibuprofen from wastewater by electrochemical and photochemical advanced oxidation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of pharmaceuticals from water by electrochemically generated Fenton's reagent: removal efficiency and degradation pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Loaiza-Ambuludi</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Oxidation Processes (AOPs 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kerala, India. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">61st annual meeting of ISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738823v1</w:t>
+                <w:t xml:space="preserve">hal-00738829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of pharmaceuticals from water by electrochemically generated Fenton's reagent: removal efficiency and degradation pathways.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Study of the toxicity of sulfamethoxazole during electro-Fenton process by bioluminescence Microtox® method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Efremova Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st annual meeting of ISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Luminescence Spectrometry (ISLS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Prague, Czech Republic. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738829v1</w:t>
+                <w:t xml:space="preserve">hal-00738830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dégradation du colorant azo Basique Bleu 41 (BB41) par procédé photo-Fenton.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dégradation de la sulcotrione en milieu aqueux par oxydation avancée électrochimique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATMED 5: 5th International Conference on Water Resources in Mediterranean Basin.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">40ème Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banyuls, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738835v1</w:t>
+                <w:t xml:space="preserve">hal-00738831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the toxicity of sulfamethoxazole during electro-Fenton process by bioluminescence Microtox® method.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of anti-inflammatory drug Ibuprofen from wastewater by electrochemical and photochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loaiza-Ambuludi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Luminescence Spectrometry (ISLS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Prague, Czech Republic. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Oxidation Processes (AOPs 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kerala, India. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738830v1</w:t>
+                <w:t xml:space="preserve">hal-00738823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation du colorant azoïque BB41 par les procédés d'oxydation avancée électro-Fenton et photo-Fenton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
+                <w:t xml:space="preserve">Degradation of AO 7 azo dye by electro-Fenton process using a boron-doped diamond (BDD) and Pt anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Khalaf</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nde Journée nationale de Génie des Procédés (JSGP 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Blida, Algérie. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">International Symposium On Modern Organic Chemistry (ISMOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Monastir, Tunisia. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738840v1</w:t>
+                <w:t xml:space="preserve">hal-00738843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of AO 7 azo dye by electro-Fenton process using a boron-doped diamond (BDD) and Pt anode.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Treatment of a pesticide mixture by anodic oxidation and electro-Fenton process using BDD anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Modern Organic Chemistry (ISMOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Monastir, Tunisia. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738843v1</w:t>
+                <w:t xml:space="preserve">hal-00738846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la minéralisation des chlorophenols en milieu aqueux par oxydation avancée électrochimique: Effet du nombre et de la position des atomes de chlore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41968,1833 +41981,1820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of a pesticide mixture by anodic oxidation and electro-Fenton process using BDD anode.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hammami</w:t>
+                <w:t xml:space="preserve">Dégradation du colorant azoïque BB41 par les procédés d'oxydation avancée électro-Fenton et photo-Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bellakhal</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium On Modern Organic Chemistry (ISMOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Monastir, Tunisia. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">2nde Journée nationale de Génie des Procédés (JSGP 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Blida, Algérie. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738846v1</w:t>
+                <w:t xml:space="preserve">hal-00738840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Basic Blue 3 from water by electrochemically generated Fenton's reagent.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Koparal</w:t>
+                <w:t xml:space="preserve">Trough elucidation of the mineralization route of the triarylmethane dye malachite green by electro-Fenton treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sirés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Spring Meeting of ISE (International Society of Electrochemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Foz de Iguaçu, Brazil. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">RNE 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738887v1</w:t>
+                <w:t xml:space="preserve">hal-00738877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of oxidation power of the electro-Fenton process using carbon sponce (CS) cathode and boron doped diamond (BDD) anode.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Mineralization of a commercial formulation of Azinphos-methyl, Gusathion M WP 25, in aqueous medium by indirect electrochemical advanced oxidation method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNE 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738872v1</w:t>
+                <w:t xml:space="preserve">hal-00738856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trough elucidation of the mineralization route of the triarylmethane dye malachite green by electro-Fenton treatment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Guivarch</w:t>
+                <w:t xml:space="preserve">Identification of the oxidation by-products of Picloram.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNE 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">6th Aegean Analytical Chemistry Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Denizli, Turkey. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738877v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of a commercial formulation of Azinphos-methyl, Gusathion M WP 25, in aqueous medium by indirect electrochemical advanced oxidation method.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Şahin</w:t>
+                <w:t xml:space="preserve">Traitement d'un mélange de pesticides par différents procédés d'oxydation avancée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kesraoui Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">SCT 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738856v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the oxidation by-products of Picloram.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Şahin</w:t>
+                <w:t xml:space="preserve">Suivi de la toxicité de trois colorants de textile par le test Microtox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Aegean Analytical Chemistry Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Denizli, Turkey. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">19ème Journées Biologiques de l'ATSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738853v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'un mélange de pesticides par différents procédés d'oxydation avancée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId740" w:history="1">
+                <w:t xml:space="preserve">Treatment of a pesticides mixture by direct and indirect electrochemical advanced oxidation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kesraoui Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCT 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738851v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of a pesticides mixture by direct and indirect electrochemical advanced oxidation processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kesraoui Abdessalem</w:t>
+                <w:t xml:space="preserve">Dégradation d'un colorant azoïque (orange acide 7) par les procédés d'oxydation avancée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">SCT 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738860v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation d'un colorant azoïque (orange acide 7) par les procédés d'oxydation avancée.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hammami</w:t>
+                <w:t xml:space="preserve">Dégradation des phtalates en milieu aqueux par procédé électrochimique d'oxydation avancée, électro-Fenton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCT 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">19ème Journées Biologiques de l'ATSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738850v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la toxicité de trois colorants de textile par le test Microtox.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the diuron toxicity during the electrochemical treatment of water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trajkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Biologiques de l'ATSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">BALWOIS 2008 (Third International Conference on Water Observation and Information System for Decision Support)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ohrid, Macedonia. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738881v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des phtalates en milieu aqueux par procédé électrochimique d'oxydation avancée, électro-Fenton.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Etude de la toxicité de solutions aqueuses de pesticides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kesraoui-Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Biologiques de l'ATSB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738882v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the diuron toxicity during the electrochemical treatment of water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2O2 production ability of carbon sponge (CS) as a novel cathode material for the electro-Fenton process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BALWOIS 2008 (Third International Conference on Water Observation and Information System for Decision Support)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ohrid, Macedonia. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">RNE 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738865v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la toxicité de solutions aqueuses de pesticides.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kesraoui-Abdessalem</w:t>
+                <w:t xml:space="preserve">Electro-Fenton treatment of aqueous Clopyralid solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bellakhal</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Biologiques de l'ATSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738878v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O2 production ability of carbon sponge (CS) as a novel cathode material for the electro-Fenton process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Propham removal from water by anodic oxidation using a BDD electrode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNE 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">6th Spring Meeting of ISE (International Society of Electrochemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Foz de Iguaçu, Brazil. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738869v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of aqueous Clopyralid solutions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Removal of Basic Blue 3 from water by electrochemically generated Fenton's reagent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment, and 11th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">6th Spring Meeting of ISE (International Society of Electrochemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Foz de Iguaçu, Brazil. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738863v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propham removal from water by anodic oxidation using a BDD electrode.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Investigation of oxidation power of the electro-Fenton process using carbon sponce (CS) cathode and boron doped diamond (BDD) anode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Şahin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. Koparal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Spring Meeting of ISE (International Society of Electrochemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Foz de Iguaçu, Brazil. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">RNE 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Agadir, Morocco. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738923v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -43838,51 +43838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingua Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 61, 2017, The Handbook of Environmental Chemistry, 978-981-10-6405-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44625,51 +44625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry and Water Pollution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vasudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44733,90 +44733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'evolution de la toxicité au cours du traitement d'un pesticide (Diuron) par l'oxydation avancée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trajkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Soulas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides &amp; Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universite Bordeaux 2, pp.36-43, 2009, 978-2-7466-0611-1</w:t>
@@ -44858,77 +44858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la toxicité et analyse par CLHP de sept pesticides d'usage agricole dans les eaux de lacs en république de Macédoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trajkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -45234,51 +45234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45322,64 +45322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining the concentration of non-ionic surfactants in an aqueous solution by excitation-emission fluorescence spectroscopy based on the enhancement of the fluorescence of 6-p-toluidino-2-naphthalenesulfonic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45592,51 +45592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Treatment of Lindane (C6H6Cl6) Wastewater by Electrochemical Advanced Oxidation Processes (EAOPs): Kinetics and Mechanism Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46166,1088 +46166,1088 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of soil washing solution of phenanthrene with cyclodextrin using different kind of anode materials: impacts on toxicity and biodegradability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mousset</w:t>
+                <w:t xml:space="preserve">Oxidative degradation of insecticide &amp;quot;Imidaclopride&amp;quot; in aqueous medium by electrochemical advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turabik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development, Energy, Environment, Economics (DEEE12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">9th International Electrochemistry Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782447v1</w:t>
+                <w:t xml:space="preserve">hal-00770893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton and anodic oxidation treatments of phenanthrene in the presence of hydroxypropyl-beta-cyclodextrin: biodegradability and toxicity data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mousset</w:t>
+                <w:t xml:space="preserve">Advanced oxidation processes for eliminating non-steroidal anti-inflammatory drug ketoprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Guibaud</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School: Summer School on Contaminated Soils: from characterization to remediation</w:t>
+              <w:t xml:space="preserve">Summer Scholl on Contaminated Soils: from characterization to remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marne-la-Vallée, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770887v1</w:t>
+                <w:t xml:space="preserve">hal-00770883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the fate of pharmaceuticals in aqueous media: synthesis, characterization and detection of abiotic transformation products using advanced oxidation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Olvera Vargas</w:t>
+                <w:t xml:space="preserve">The influence of anode material on electro-Fenton process efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sopaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Podvorica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Scholl on Contaminated Soils: from characterization to remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marne-la-Vallée, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770890v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative degradation of insecticide &amp;quot;Imidaclopride&amp;quot; in aqueous medium by electrochemical advanced oxidation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Turabik</w:t>
+                <w:t xml:space="preserve">Studies on the fate of pharmaceuticals in aqueous media: synthesis, characterization and detection of abiotic transformation products using advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Electrochemistry Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. 2011</w:t>
+              <w:t xml:space="preserve">Summer Scholl on Contaminated Soils: from characterization to remediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marne-la-Vallée, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770893v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation processes for eliminating non-steroidal anti-inflammatory drug ketoprofen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Feng</w:t>
+                <w:t xml:space="preserve">Electro-Fenton and anodic oxidation treatments of phenanthrene in the presence of hydroxypropyl-beta-cyclodextrin: biodegradability and toxicity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Yeh</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Scholl on Contaminated Soils: from characterization to remediation</w:t>
+              <w:t xml:space="preserve">Summer School: Summer School on Contaminated Soils: from characterization to remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marne-la-Vallée, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770883v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of anode material on electro-Fenton process efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sopaj</w:t>
+                <w:t xml:space="preserve">Electro-Fenton treatment of soil washing solution of phenanthrene with cyclodextrin using different kind of anode materials: impacts on toxicity and biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Scholl on Contaminated Soils: from characterization to remediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marne-la-Vallée, France. 2012</w:t>
+              <w:t xml:space="preserve">International Conference on Development, Energy, Environment, Economics (DEEE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770875v1</w:t>
+                <w:t xml:space="preserve">hal-00782447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins enhanced remediation of soil polluted by hydrophobic organic pollutants and electro-Fenton treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Electro-Fenton removal of Ketoprofen from water using electrochemical advanced oxidation process &amp;quot;electro-Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Riom</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Scholl: Biological and Thermal Treatment of Municipal Solid Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Naples, Italy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770906v1</w:t>
+                <w:t xml:space="preserve">hal-00770901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton removal of Ketoprofen from water using electrochemical advanced oxidation process &amp;quot;electro-Fenton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Feng</w:t>
+                <w:t xml:space="preserve">Etude de la dégradation du colorant Azure B par les procédés électrochimiques d'oxydation avancée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Olvera-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Scholl: Biological and Thermal Treatment of Municipal Solid Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Naples, Italy. 2011</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770901v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dégradation du colorant Azure B par les procédés électrochimiques d'oxydation avancée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Cyclodextrins enhanced remediation of soil polluted by hydrophobic organic pollutants and electro-Fenton treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Riom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Grenoble, France. 2011</w:t>
+              <w:t xml:space="preserve">Summer Scholl: Biological and Thermal Treatment of Municipal Solid Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Naples, Italy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770899v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action des radicaux hydroxyles produits par voie électrochimiques sur la dégradation des polluants pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47298,77 +47298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma chemical oxidation of phtalic anhydride: application to the treatment of Tunisian landfill leachate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trabelsi-Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -47419,77 +47419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of degradation of herbicides diuron residues in water by various Fenton's reaction based advanced oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Edelahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. .I. Podvorica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -47531,64 +47531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action des radicaux hydroxyles produits par voie électrochimique sur la dégradation des polluants pharmaceutiques. Exemple des antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47639,77 +47639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la photodégradation du Basic Bleu 41 en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boufia-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -47747,64 +47747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of degradation intermediates of Propham by chromatographic and mass spectrometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -47836,178 +47836,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la toxicité de trois colorants de textile par le test Microtox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hammami</w:t>
+                <w:t xml:space="preserve">Etude de la toxicité de solutions aqueuses de pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kesraoui Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Biologiques de l'ATSB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770967v1</w:t>
+                <w:t xml:space="preserve">hal-00770968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the electro-Fenton process performance by using porous high-surface carbon electrodes. Particularities and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sirés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -48052,191 +48052,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la toxicité de solutions aqueuses de pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kesraoui Abdessalem</w:t>
+                <w:t xml:space="preserve">Suivi de la toxicité de trois colorants de textile par le test Microtox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Biologiques de l'ATSB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770968v1</w:t>
+                <w:t xml:space="preserve">hal-00770967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des phtalates par le procédé électro-Fenton. Application à la dépollution d'un rejet industriel tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -48443,51 +48443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthiya Veetil Nidheesh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu Ganiyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran &#214;zyurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;ule Camc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgalim Isaev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabi Shabanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiyat Magomedova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nidheesh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Oturan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01610-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04246221v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140129" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04122757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Camcioglu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu Oladejo Ganiyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Mart&#237;nez-Huitle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2022.2093074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera Vargas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Titchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zazou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Afanga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Gaayda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait Akbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115560" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R.D. Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Ganiyu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martinez-Huitle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139254" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flamur Sopaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah I. Podvorica" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moraleda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llanos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodrigo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raffy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanrom&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucenna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouafia-Chergui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05530-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Serna-Galvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Torres-Palma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Tarkwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acayanka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laminsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0773-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Su" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Nidheesh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801877" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.10.070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Gao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Qi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.05.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.D. Diaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gningue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Chehimi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.3626" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Divyapriya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801876" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Kamganga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.066" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Thiar&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.3612" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.03.076" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sir&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0659-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8450-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Dominguez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.02.037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu O. Ganiyu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Aravindakumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Paul Sunil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9309-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Nidheesh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.195" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.07.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pires" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Gningue-Sall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces1010005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1425-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu S&#246;nmez &#199;elebi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.03.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barbari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benredjem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saaidia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djemel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.126" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gningue-Sall" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aaron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2140-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.10.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056535v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aravind" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2352-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ouiriemmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozales" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barhoumia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Sall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zazou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kacemi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.047" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA09100H" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miltner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin, H." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Sharma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sanrom&#225;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barhoumi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brillas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393097v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera Vargas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cocerva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.12.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMV9BWZ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393095v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.09.056" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91VBNW49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343541v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sopaj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podvorica" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanrom&#225;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393117v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG94VXJ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Yahya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karbane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kacemi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393091v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#246;nmez-&#199;elebi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632856v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian C. Staicu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Ackerson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4WG68M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276104v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276098v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.059" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHK45MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172596v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labiadh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guersalli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdelhedi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172610v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panizza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Hamadi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172493v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275013v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275028v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066500v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N. L. Lens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. H. Pilon-Smits" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3592-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.086" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGQ6VHTB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275023v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135728v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172465v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Podvorica" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172066v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shukla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998648v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murati" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zdravkovski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stanoeva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Efremova-Aaron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996404v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhemdi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdelh&#233;di" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070435v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.M. Sunil" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413719v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172071v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707002v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne M." TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma V.K." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172041v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172518v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mababa Diagne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070697v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996248v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loaiza-Ambuludi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070665v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turabik" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#246;zmen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172106v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirany" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haidar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925286v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.09.044" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PT0B1D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070679v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasudevan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070429v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Ghenymy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413714v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070668v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070670v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esposito" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Feng" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2774-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135776v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2770-6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865652v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0140-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833368v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sohn" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996153v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833208v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#214;zcan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#350;ahin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996086v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trabelsi Soussi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833186v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anquandah" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Panditi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Gardinali" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413718v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864912v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864944v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833382v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996141v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenymy A. El" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garrido" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Cabot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0437-z" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865655v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.741307" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865654v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0434-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996080v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833377v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haidar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833380v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865647v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728751v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728744v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728743v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806297v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Aaron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0667-1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD4GHNG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743604v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutoumi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khakaf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743610v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Tan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Jiao" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743599v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asma" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743614v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dachraoui" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728746v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743595v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouafia-Chergui" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743622v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boufia-Chergui" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728794v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trabelsi-Souissi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728786v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Edelahi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728781v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728788v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Efremova Aaron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728791v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dosnon-Olette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderchet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eullaffroy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728752v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728802v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728817v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728815v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kesraoui-Abdessalem" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728797v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743629v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728804v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728819v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728795v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742557v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728827v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balci" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720076v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728824v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728733v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728833v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Koparal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728823v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730616v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Harrache" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mecherri" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadioui" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zamoum" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728835v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728821v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743333v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728822v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728734v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730627v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pimentel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731149v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730647v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730630v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743335v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730638v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730642v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guivarch" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730624v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730636v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730620v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rocheau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Laborde" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730643v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaichouh" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hourch" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730640v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dezotti" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731148v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730645v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730621v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.023" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMNF52M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730623v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583809v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Kaichouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kacemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693678v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.06.033" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TV3N7K0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728737v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693652v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sires" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garrido" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Rodriguez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Brillas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.11.016" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRZXVQL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693664v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Lahkimi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chaouch" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0058-x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXP9F170-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693782v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dachraoui" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05080" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886267v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693569v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed C. Edelahi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0052-5" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZN4P3JB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693580v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guivarch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trevin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lahitte" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-002-0017-0" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGZ9M1CV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693391v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0029-4" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NLQZVQL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236204v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ma" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236419v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277669v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236192v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277672v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236131v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Kateb" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virender K Sharma" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277657v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rouch" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718428v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718433v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Addi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdani" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718294v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#228;stner" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718379v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natija Barhoumi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720623v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718325v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu S&#246;nmez-Celebi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720613v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705631v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vanhullebush" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718339v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702687v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720609v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717817v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718229v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718371v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701028v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717816v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717758v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717808v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Yahya" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Elkacemi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717811v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717803v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717787v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720602v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717507v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717810v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717815v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717522v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717793v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717712v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717534v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717442v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717476v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N.L. Lens" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720595v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720597v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717446v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717471v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833710v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717398v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717411v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717430v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717421v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717428v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717418v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bendaoud" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833706v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720583v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717435v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rodriguez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731177v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731164v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733027v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731171v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733030v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733022v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732986v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731161v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733024v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733039v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733033v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742578v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733045v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733060v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733042v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521332v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Trabelsi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733063v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742594v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731205v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733422v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733065v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733419v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733418v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733417v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733432v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731210v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733434v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742598v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743326v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733436v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733445v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743318v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743315v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733437v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743314v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kesraoui Abdessalem" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583939v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720563v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720530v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700058v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720546v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720542v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Mathew" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720556v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720527v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720516v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720522v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720514v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720525v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720346v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720517v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720328v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719630v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720349v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718871v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718882v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718867v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718892v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718896v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734063v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734047v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782359v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Watts" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734061v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734041v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734059v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734062v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734093v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elmoutaouakil" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734088v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734089v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734064v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734085v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738831v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738823v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738829v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738835v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738830v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738840v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738843v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738842v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738846v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738887v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738872v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozcan" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738877v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738856v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738853v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738851v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738860v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738850v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738881v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738882v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738865v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738878v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738869v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738863v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738923v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713927v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingua Zhou" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713994v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Rodrigo" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_38" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717287v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/978-94-007-6836-9_2" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714027v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthia V. Nidheesh" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_72" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714046v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_59" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713947v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_53" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700072v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_2043" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865660v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6836-9-2" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743322v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743320v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413723v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866322v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720785v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720803v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720797v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720790v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720773v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720760v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720765v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720747v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720737v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720670v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782447v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770887v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770890v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770893v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770883v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yeh" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770875v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770906v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouton" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Riom" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770901v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770899v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770915v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770909v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770931v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. .I. Podvorica" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770940v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770964v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770949v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770967v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770961v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770968v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770948v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthiya Veetil Nidheesh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu Ganiyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran &#214;zyurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;ule Camc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04246221v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulgalim Isaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabi Shabanov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiyat Magomedova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nidheesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Oturan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01610-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04122757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Camcioglu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu Oladejo Ganiyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Mart&#237;nez-Huitle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2022.2093074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera Vargas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Titchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zazou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Afanga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Gaayda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait Akbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115560" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R.D. Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Ganiyu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martinez-Huitle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139254" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raffy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flamur Sopaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah I. Podvorica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moraleda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llanos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodrigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanrom&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucenna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouafia-Chergui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05530-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Serna-Galvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Torres-Palma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Tarkwa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acayanka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laminsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0773-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Su" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.11.196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jiang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.10.070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Gao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Nidheesh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801877" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.D. Diaw" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gningue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Chehimi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.3626" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Divyapriya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201801876" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Kamganga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.066" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Thiar&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.3612" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.03.076" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712279v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Aravindakumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Paul Sunil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9309-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.07.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pires" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Gningue-Sall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces1010005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Dominguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1425-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu S&#246;nmez &#199;elebi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.03.030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804951v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benredjem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saaidia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djemel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.126" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.049" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Nidheesh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.195" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gningue-Sall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aaron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2140-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.10.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aravind" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2352-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sir&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0659-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8450-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.02.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu O. Ganiyu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.141" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kacemi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zazou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Sall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393100v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581045v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barhoumia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.047" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA09100H" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miltner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580173v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin, H." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Sharma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar," TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635135v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ouiriemmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrab" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sanrom&#225;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera Vargas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cocerva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.12.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMV9BWZ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393095v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.09.056" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91VBNW49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311316v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barhoumi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brillas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343541v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sopaj" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podvorica" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393093v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanrom&#225;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.06.014" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG94VXJ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.01.021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Yahya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karbane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kacemi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393091v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#246;nmez-&#199;elebi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099592v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian C. Staicu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Ackerson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4WG68M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276104v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.059" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHK45MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labiadh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guersalli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdelhedi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172610v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panizza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Hamadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275013v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275028v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275018v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.086" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGQ6VHTB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N. L. Lens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. H. Pilon-Smits" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3592-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275023v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135728v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319646v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172465v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Podvorica" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172066v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shukla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172601v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996248v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loaiza-Ambuludi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070665v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turabik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#246;zmen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172106v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirany" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haidar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne M." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma V.K." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172518v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273607v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mababa Diagne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070697v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925286v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.09.044" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PT0B1D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070679v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasudevan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070429v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Ghenymy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070687v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099639v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Feng" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2774-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esposito" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070668v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070672v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135776v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2770-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhemdi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdelh&#233;di" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998648v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murati" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zdravkovski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stanoeva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Efremova-Aaron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413719v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070435v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M.M. Sunil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070690v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864912v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864944v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trabelsi Soussi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833186v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anquandah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Panditi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Gardinali" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413718v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833382v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#214;zcan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996141v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632837v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenymy A. El" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Garrido" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Cabot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865648v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0437-z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865654v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0434-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865655v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.741307" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996080v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833377v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haidar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865647v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Cabot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996153v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996419v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833208v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#350;ahin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833368v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sohn" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865652v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0140-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728744v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728743v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806297v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Aaron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0667-1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD4GHNG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743610v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Tan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Jiao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743599v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asma" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743614v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dachraoui" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728746v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743604v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutoumi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khakaf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743595v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouafia-Chergui" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743622v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boufia-Chergui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728751v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728788v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Efremova Aaron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728791v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dosnon-Olette" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderchet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eullaffroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728752v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamza" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728786v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Edelahi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728794v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trabelsi-Souissi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728800v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728817v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728815v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kesraoui-Abdessalem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728804v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728797v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743629v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728819v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728795v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728802v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728827v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balci" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720076v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728837v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728824v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728733v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728833v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Koparal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728823v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728821v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728835v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherrier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730616v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Harrache" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Mecherri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadioui" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zamoum" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743333v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728822v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728734v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742557v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731149v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730647v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730630v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730638v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743335v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730642v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guivarch" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730624v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730620v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rocheau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Laborde" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730636v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730643v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaichouh" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hourch" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730640v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pimentel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dezotti" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731148v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730645v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730621v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.023" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMNF52M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730623v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730627v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583809v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Kaichouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kacemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693678v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.06.033" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TV3N7K0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Lahkimi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chaouch" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0058-x" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXP9F170-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693652v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sires" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Garrido" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Rodriguez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Brillas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.11.016" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRZXVQL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728737v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693782v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dachraoui" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN05080" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886267v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693569v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed C. Edelahi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0052-5" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZN4P3JB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693580v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guivarch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trevin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lahitte" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-002-0017-0" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGZ9M1CV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693391v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-003-0029-4" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NLQZVQL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236204v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ma" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236419v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277669v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236192v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277672v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236131v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Kateb" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virender K Sharma" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277657v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rouch" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277650v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718401v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718433v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Addi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdani" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718428v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718294v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#228;stner" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718379v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natija Barhoumi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Gadri" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720623v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720609v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718371v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717817v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718229v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701028v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717816v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu S&#246;nmez-Celebi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720613v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705631v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vanhullebush" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718339v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718325v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702687v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717758v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717808v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Yahya" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Elkacemi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720602v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717507v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717811v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717803v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717787v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717810v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717815v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717522v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717534v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717793v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717712v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717476v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N.L. Lens" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720595v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720597v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717446v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717471v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717442v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717421v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717428v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717398v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717411v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717430v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717418v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bendaoud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833706v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720583v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717435v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rodriguez" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833710v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731164v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731177v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733027v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731171v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732986v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733022v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733030v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731161v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733024v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733039v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742578v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733033v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733045v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733060v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733042v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742594v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731205v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733422v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733065v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733419v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733418v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733417v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733063v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521332v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Trabelsi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733432v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731210v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733434v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733445v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733437v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743318v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743315v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743314v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kesraoui Abdessalem" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742598v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733436v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743326v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583939v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720563v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720530v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700058v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720546v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720542v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Mathew" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720556v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720527v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ammar" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720516v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720522v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720514v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720525v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720517v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720346v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720328v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719630v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720349v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718871v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718882v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718867v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718892v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718896v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782359v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Watts" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734061v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734041v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734059v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734062v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734047v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734063v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734093v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elmoutaouakil" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734088v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734089v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734064v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734085v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738835v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738829v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738830v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738831v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738823v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738843v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738846v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738842v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738840v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738877v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738856v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738853v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738851v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738881v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738860v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738850v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738882v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738865v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738878v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738869v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738863v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738923v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738887v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738872v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozcan" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713927v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingua Zhou" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713994v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Rodrigo" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_38" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717287v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/978-94-007-6836-9_2" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714027v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthia V. Nidheesh" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_72" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714046v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_59" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713947v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2017_53" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700072v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_2043" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865660v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6836-9-2" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743322v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743320v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01413723v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866322v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720785v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720803v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720797v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720790v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720773v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720760v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720765v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720747v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720737v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720670v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770893v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770883v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yeh" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770875v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770890v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770887v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782447v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770901v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770899v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770906v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouton" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Riom" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770915v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770909v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770931v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. .I. Podvorica" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770940v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770964v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770949v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770968v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770961v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770967v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770948v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>