--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehmet-Ali Akinci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yabancı Ülkelerde Türkçenin Öğretimi Paneli. Fransa örneği</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla, Apr 2019, Bordum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en LX (alias « L2 ») : l’accentuation (accents primaire et secondaire) en français LX par des locuteurs adultes plurilingues de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2019 (International Congress of the Association for French Language Studies) : « Le français d'ici, de là, de là-bas ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les langues chez les enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Inter-universitaire du collège des centres de formation universitaires en orthophonie (CCFUO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association IA &amp; le Département d’Orthophonie de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition lexicale chez des enfants trilingues scolarisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l’Acquisition lexicale, Groupement d'intérêt scientifique ReAL2 (Recherche en acquisition des L2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation avec le test PISA des compétences bilittéraciées des élèves bilingues franco-turcs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Çakal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla (Turquie), Apr 2019, Bodrum, Mugla, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Horion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence ADSPC "Migrations et Langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoiciation Docteurs Sorbonne Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism, Education & Language Acquisition of a Bilingual Child</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre du projet E2PRC-Francisco (Contrat d'Etude École, Parole de l'élève et Plurilinguisme, Recherche Collaborative au lycée français de San Francisco AEFE/USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de San Francisco (AEFE/USA), Oct 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain : quelle méthodologie pour une approche quantitative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage dédiée aux travaux de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis-Manouba; Organisation internationale de la francophonie, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace - Mulhouse, Dec 2015, Mulhouse, France. pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme en général au plurilinguisme des enfants allophones en France : des familles à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Printemps PEtALE 3 (Projet d’études avancées sur le langage de l’enfant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et prise en charge orthophonique : le cas de l’enfant bilingue franco-turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : l’orthophoniste face au patient bilingue ou plurilingue ou... les avantages d’être bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’orthophonie de Strasbourg, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical comprehension and production strategies in L1 and L2 of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Lexical Acquisition. On the crossroads of early word production and grammar: Evidence from a French-Russian bilingual child aged from 2;0 to 4;0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multilingual Awareness and Multilingual Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University, School of Humanities, Nov 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three generations, two languages, one family. The case of Turkish in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Türker-van Der Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Nistov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte Nordanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Sevinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine linguistique de la Turquie : le cas du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimoine, Langue, Discours, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Etudes Technologiques de Djerba, Apr 2018, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves bilingues issus de familles immigrées originaire de la Turquie à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Français langue de scolarisation et les élèves d’origine turque et la langue turque à l’école française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Oct 2018, Saint-Claude (Jura), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du vocabulaire des enfants bilingues à partir d’un test allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants issus de familles immigrées originaires de Turquie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Medeniyet University &amp; Consulat de Turquie à Paris, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer objectivement le bilinguisme en terme quantitatif ? Question de la validité de l’évaluation du lexique des enfants bilingues à partir d’une batterie de test étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lexicon of Turkish-French bilingual and Turkish and French monolingual children at primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’apprentissage et de l’acquisition d’une langue étrangère chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mois de la Francophonie, Institut Français de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Roumanie, Mar 2017, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and noncognate lexical access of Turkish-French bilingual and French and Turkish monolingual 5 years-old nursery school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İki dilli ve tek dilli 5 yaş grubu çocukların Türkçelerinde ortak ve değişik paylaşimli sözcüklerin erişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Uluslararası Türk Dili Kurultayı</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türk Dil Kurumu, May 2017, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary in bilingual acquisition throughout early and late childhood (5 - 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism (ISB’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and non-cognate lexical access in Turkish-French bilingual 5 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves dans des contextes de contacts de langues : Chance ou difficulté ? Une approche comparative Europe / Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur Pratiques langagières des « jeunes » en milieux urbains au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Manouba Tunis, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to third generation Turks in France: What researches show us about language practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkologentag 2016. 2nd European Convention on Turkic, Ottoman and Turkish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emergent bilingualism to biliteracy competences of French-Turkish bilingual children and teenagers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Educational System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de Turquie à Berlin &amp; Zentrum für Allgemeine Sprachwissenschaft (ZAS), Berlin, Mar 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF- 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du turc en France et la situation éducative des Turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress of Teaching Turkish as a Foreign Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakarya üniversitesi &amp; Istanbul Medeniyet üniversitesi, May 2016, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Mayotte : écrits scolaires et extrascolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistique et linguistique des langues de Mayotte et de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mont Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d’Alsace - Université de Strasbourg, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française - CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162710006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual school children’s speeches on their literacy activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Monolingual and Bilingual Speech, Sep 2015, La Canée, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrupa’da Türkçe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkçenin Yabancı Dil Olarak Öğretimi Sempozyumu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Aydın Üniversitesi, Nov 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité syntaxique à l’oral et à l’écrit chez des enfants bilingues franco-turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand en SHS ANR-DFG ‘BILAD’ : « Développement du langage bilingue : Enfants à développement typique et enfants avec troubles du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais - Tours, Feb 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et compréhension d’écrits en français d’élèves plurilingues de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches du projet ANR INEMA La Départementalisation de Mayotte : Construction et Traitement des Inégalités sociales et linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque FNAME 2015, Culture d’origine et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des associations de maîtres E (FNAME), Oct 2015, Le Mans, France. pp.203-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransız anaokullarında eğitim gören göçmen Türk ailelerinin çocuklarında ortaya çıkan ikidillilik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual early childhood education for Turkish migrant children in Europe in the context of the education of Turkish migrants in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for European Studies (AKVAM), Akdeniz University, Nov 2015, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant mahorais à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnels d’encadrement affectés dans les collectivités d’Outre-mer et le département de Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Education Nationale et de l'Enseignement supérieur et de la Recherche, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy performances in French of bilingual school children in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Conference of the International Linguistic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teachers College, Columbia University, Apr 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme & Éducation : Éclairages pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langaues à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vice-Rectorat de Mayotte, Centre Universitaire de Formation et de Recherche de Mayotte, Aug 2015, Dembeni, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic and religious identification among Turkish immigrants in France: Intergenerational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Szeged, Hungary. pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between receiving society policies and Turkish integration patterns: Evidence from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turks Abroad: The Symposium on Migration and Integration in its 50th Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hacettepe Üniversitesi, Centre de Recherche Stratégique HÜSAM Ankara, Turkey. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors and repairs in French language use of Turkish-French bilingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance and dominance in the vocabulary of German-Turkish primary schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.113-143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2018-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İkidillilik daima zenginliktir!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiasporaHaber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türk toplumunun Türkçe ile ilişkisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (270), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement langagier d'enfants d'origine turque en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu-Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’acquisition des langues secondes : diversité des approches et des méthodes, XXI (2), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.212.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on The 17th International Conference on Turkish Linguistics, September 3–5, 2014, Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réussites et les difficultés scolaires des enfants turcs au fil des ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oluşum / Genèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 ans d'immigration turque en France, 137-138, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa'daki Türk Göçmenlerinin Etnik ve Dinî Kimlik Algıları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bilig, Journal of Social Sciences of the turkish World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.29-58. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12995/bilig.2014.7002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus implicite de dénomination de mots chez des enfants bilingues franco-turcs de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification ethnique et religieuse chez les migrants turcs en France: Perspective intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yağmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110236262.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme à la bilittéracie Comparaison entre élèves bilingues turc-français et élèves monolingues français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.116.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language use, choice, maintenance, and ethnolinguistic vitality of Turkish speakers in France: intergenerational differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Sociology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (164), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijsl.2003.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme linguistique turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bekir Ince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. Sakarya University Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Sladjana Djordjevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mulhouse, France. Editions Orizons, série SDL, coll. Université, pp.273-286, 2018, 979-10-309-0131-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clauses in the written texts of French and Turkish bilingual and monolingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet-Ali Akinci; Kutlay Yagmur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Harrassowitz Verlag, pp.217-230, 2018, Turcologica, 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung der Zweisprachigkeit von Kindern mit türkischem Migrationshintergrund in der Vorschulphase in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siyasal Kitabevi‐Ünal Sevindik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ein Kind, Zwei Sprachen, Doppelabschluss: Diskussionen zur Entwicklung deutsch-türkischer Studiengaenge für bilinguale Vorschulbildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi‐Ünal Sevindik, pp.171-200, 2017, 978‐605‐9221‐61‐0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent bilingualism of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemal Yıldız; Nathalie Topaj; Reyhan Thomas; Insa Gülzow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Education System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-127, 2017, 978-3-631-72122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’da okul öncesi dönemde Türk kökenli çocuklarda iki dilliliğin gelişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erol Esen; Havva Engin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bir Çocuk ‐ İki Dil ‐ Çift Diploma: İki Dilli Okul Öncesi Eğitim İçin Türk‐Alman Yükseköğrenim Programlarının Geliştirilmesi Üzerine Tartışmalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi, pp.161-186, 2017, 978-605-9221-60-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kawaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Isabelle Racine; Yuji Kawaguchi; Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde : du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE international – Coll. Didactique des Langues Étrangères, pp.206-210, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türklerin eğitim durumu ve toplumsal koşulları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeynel Korkmaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkiyeli Göçmenlerin Göç Alan Ülkelerde Egitim Durumu ve Toplumsal Kosulları</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Die Gaste Verlag, 2017, 78-3-9813430-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées originaires de Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Auzou-Caillemet; Marc Loret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre en compte le corps et l’origine socioculturelle dans les apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Retz, pp.203-238, 2016, 978-2-7256-3516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hélot; Jürgen Erfurt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert Lucas, pp.473-486, 2016, 978-2-35935-175-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harrassowitz Verlag, 2018, ISBN 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d’enfants : Développement, genre, contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delamotte, Régine AND Akinci, Mehmet-Ali. Publications des Universités de Rouen et du Havre, 2012, 978-2-87775-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Lyon : le statut des langues à la maison et à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jaap de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sanagustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2-7475-5918-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences narratives des enfants bilingues turc-français en France âgés de 5 à 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehmet-Ali Akinci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les langues chez les enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Inter-universitaire du collège des centres de formation universitaires en orthophonie (CCFUO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association IA &amp; le Département d’Orthophonie de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition lexicale chez des enfants trilingues scolarisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l’Acquisition lexicale, Groupement d'intérêt scientifique ReAL2 (Recherche en acquisition des L2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yabancı Ülkelerde Türkçenin Öğretimi Paneli. Fransa örneği</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla, Apr 2019, Bordum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en LX (alias « L2 ») : l’accentuation (accents primaire et secondaire) en français LX par des locuteurs adultes plurilingues de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2019 (International Congress of the Association for French Language Studies) : « Le français d'ici, de là, de là-bas ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation avec le test PISA des compétences bilittéraciées des élèves bilingues franco-turcs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Çakal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla (Turquie), Apr 2019, Bodrum, Mugla, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Horion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence ADSPC "Migrations et Langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoiciation Docteurs Sorbonne Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism, Education & Language Acquisition of a Bilingual Child</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre du projet E2PRC-Francisco (Contrat d'Etude École, Parole de l'élève et Plurilinguisme, Recherche Collaborative au lycée français de San Francisco AEFE/USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de San Francisco (AEFE/USA), Oct 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain : quelle méthodologie pour une approche quantitative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage dédiée aux travaux de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis-Manouba; Organisation internationale de la francophonie, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace - Mulhouse, Dec 2015, Mulhouse, France. pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme en général au plurilinguisme des enfants allophones en France : des familles à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Printemps PEtALE 3 (Projet d’études avancées sur le langage de l’enfant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et prise en charge orthophonique : le cas de l’enfant bilingue franco-turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : l’orthophoniste face au patient bilingue ou plurilingue ou... les avantages d’être bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’orthophonie de Strasbourg, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical comprehension and production strategies in L1 and L2 of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Lexical Acquisition. On the crossroads of early word production and grammar: Evidence from a French-Russian bilingual child aged from 2;0 to 4;0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multilingual Awareness and Multilingual Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University, School of Humanities, Nov 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine linguistique de la Turquie : le cas du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimoine, Langue, Discours, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Etudes Technologiques de Djerba, Apr 2018, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three generations, two languages, one family. The case of Turkish in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Türker-van Der Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Nistov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte Nordanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Sevinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves bilingues issus de familles immigrées originaire de la Turquie à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Français langue de scolarisation et les élèves d’origine turque et la langue turque à l’école française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Oct 2018, Saint-Claude (Jura), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du vocabulaire des enfants bilingues à partir d’un test allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants issus de familles immigrées originaires de Turquie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Medeniyet University &amp; Consulat de Turquie à Paris, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’apprentissage et de l’acquisition d’une langue étrangère chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mois de la Francophonie, Institut Français de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Roumanie, Mar 2017, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and noncognate lexical access of Turkish-French bilingual and French and Turkish monolingual 5 years-old nursery school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İki dilli ve tek dilli 5 yaş grubu çocukların Türkçelerinde ortak ve değişik paylaşimli sözcüklerin erişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Uluslararası Türk Dili Kurultayı</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türk Dil Kurumu, May 2017, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary in bilingual acquisition throughout early and late childhood (5 - 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism (ISB’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer objectivement le bilinguisme en terme quantitatif ? Question de la validité de l’évaluation du lexique des enfants bilingues à partir d’une batterie de test étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lexicon of Turkish-French bilingual and Turkish and French monolingual children at primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and non-cognate lexical access in Turkish-French bilingual 5 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves dans des contextes de contacts de langues : Chance ou difficulté ? Une approche comparative Europe / Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur Pratiques langagières des « jeunes » en milieux urbains au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Manouba Tunis, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emergent bilingualism to biliteracy competences of French-Turkish bilingual children and teenagers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Educational System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de Turquie à Berlin &amp; Zentrum für Allgemeine Sprachwissenschaft (ZAS), Berlin, Mar 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to third generation Turks in France: What researches show us about language practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkologentag 2016. 2nd European Convention on Turkic, Ottoman and Turkish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF- 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du turc en France et la situation éducative des Turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress of Teaching Turkish as a Foreign Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakarya üniversitesi &amp; Istanbul Medeniyet üniversitesi, May 2016, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Mayotte : écrits scolaires et extrascolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistique et linguistique des langues de Mayotte et de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mont Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d’Alsace - Université de Strasbourg, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française - CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162710006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrupa’da Türkçe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkçenin Yabancı Dil Olarak Öğretimi Sempozyumu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Aydın Üniversitesi, Nov 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité syntaxique à l’oral et à l’écrit chez des enfants bilingues franco-turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand en SHS ANR-DFG ‘BILAD’ : « Développement du langage bilingue : Enfants à développement typique et enfants avec troubles du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais - Tours, Feb 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et compréhension d’écrits en français d’élèves plurilingues de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches du projet ANR INEMA La Départementalisation de Mayotte : Construction et Traitement des Inégalités sociales et linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque FNAME 2015, Culture d’origine et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des associations de maîtres E (FNAME), Oct 2015, Le Mans, France. pp.203-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual school children’s speeches on their literacy activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Monolingual and Bilingual Speech, Sep 2015, La Canée, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant mahorais à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnels d’encadrement affectés dans les collectivités d’Outre-mer et le département de Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Education Nationale et de l'Enseignement supérieur et de la Recherche, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransız anaokullarında eğitim gören göçmen Türk ailelerinin çocuklarında ortaya çıkan ikidillilik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual early childhood education for Turkish migrant children in Europe in the context of the education of Turkish migrants in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for European Studies (AKVAM), Akdeniz University, Nov 2015, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme & Éducation : Éclairages pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langaues à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vice-Rectorat de Mayotte, Centre Universitaire de Formation et de Recherche de Mayotte, Aug 2015, Dembeni, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy performances in French of bilingual school children in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Conference of the International Linguistic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teachers College, Columbia University, Apr 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic and religious identification among Turkish immigrants in France: Intergenerational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Szeged, Hungary. pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between receiving society policies and Turkish integration patterns: Evidence from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turks Abroad: The Symposium on Migration and Integration in its 50th Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hacettepe Üniversitesi, Centre de Recherche Stratégique HÜSAM Ankara, Turkey. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors and repairs in French language use of Turkish-French bilingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance and dominance in the vocabulary of German-Turkish primary schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.113-143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2018-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İkidillilik daima zenginliktir!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiasporaHaber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türk toplumunun Türkçe ile ilişkisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (270), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement langagier d'enfants d'origine turque en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu-Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’acquisition des langues secondes : diversité des approches et des méthodes, XXI (2), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.212.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on The 17th International Conference on Turkish Linguistics, September 3–5, 2014, Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réussites et les difficultés scolaires des enfants turcs au fil des ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oluşum / Genèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 ans d'immigration turque en France, 137-138, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa'daki Türk Göçmenlerinin Etnik ve Dinî Kimlik Algıları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bilig, Journal of Social Sciences of the turkish World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.29-58. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12995/bilig.2014.7002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus implicite de dénomination de mots chez des enfants bilingues franco-turcs de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification ethnique et religieuse chez les migrants turcs en France: Perspective intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yağmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110236262.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme à la bilittéracie Comparaison entre élèves bilingues turc-français et élèves monolingues français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.116.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language use, choice, maintenance, and ethnolinguistic vitality of Turkish speakers in France: intergenerational differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Sociology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (164), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijsl.2003.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme linguistique turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bekir Ince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. Sakarya University Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Sladjana Djordjevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mulhouse, France. Editions Orizons, série SDL, coll. Université, pp.273-286, 2018, 979-10-309-0131-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clauses in the written texts of French and Turkish bilingual and monolingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet-Ali Akinci; Kutlay Yagmur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Harrassowitz Verlag, pp.217-230, 2018, Turcologica, 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent bilingualism of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemal Yıldız; Nathalie Topaj; Reyhan Thomas; Insa Gülzow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Education System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-127, 2017, 978-3-631-72122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’da okul öncesi dönemde Türk kökenli çocuklarda iki dilliliğin gelişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erol Esen; Havva Engin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bir Çocuk ‐ İki Dil ‐ Çift Diploma: İki Dilli Okul Öncesi Eğitim İçin Türk‐Alman Yükseköğrenim Programlarının Geliştirilmesi Üzerine Tartışmalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi, pp.161-186, 2017, 978-605-9221-60-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung der Zweisprachigkeit von Kindern mit türkischem Migrationshintergrund in der Vorschulphase in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siyasal Kitabevi‐Ünal Sevindik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ein Kind, Zwei Sprachen, Doppelabschluss: Diskussionen zur Entwicklung deutsch-türkischer Studiengaenge für bilinguale Vorschulbildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi‐Ünal Sevindik, pp.171-200, 2017, 978‐605‐9221‐61‐0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kawaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Isabelle Racine; Yuji Kawaguchi; Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde : du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE international – Coll. Didactique des Langues Étrangères, pp.206-210, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türklerin eğitim durumu ve toplumsal koşulları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeynel Korkmaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkiyeli Göçmenlerin Göç Alan Ülkelerde Egitim Durumu ve Toplumsal Kosulları</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Die Gaste Verlag, 2017, 78-3-9813430-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées originaires de Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Auzou-Caillemet; Marc Loret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre en compte le corps et l’origine socioculturelle dans les apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Retz, pp.203-238, 2016, 978-2-7256-3516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hélot; Jürgen Erfurt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert Lucas, pp.473-486, 2016, 978-2-35935-175-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harrassowitz Verlag, 2018, ISBN 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d’enfants : Développement, genre, contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delamotte, Régine AND Akinci, Mehmet-Ali. Publications des Universités de Rouen et du Havre, 2012, 978-2-87775-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Lyon : le statut des langues à la maison et à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jaap de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sanagustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2-7475-5918-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences narratives des enfants bilingues turc-français en France âgés de 5 à 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine &#199;akal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu S&#252;verdem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Ertek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel T&#252;rker-van Der Heiden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nistov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Nordanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Sevin&#231;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke G Montanari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Yagmur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Abel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu-S&#252;verdem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.212.0081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12995/bilig.2014.7002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.626" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Ya&#287;mur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110236262.126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.116.0093" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl.2003.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51274F6DB2A4B244B74441355C6090887EC17B30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Yilmaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap de Ruiter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sanagustin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine &#199;akal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu S&#252;verdem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Ertek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel T&#252;rker-van Der Heiden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nistov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Nordanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Sevin&#231;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke G Montanari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Yagmur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Abel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu-S&#252;verdem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.212.0081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12995/bilig.2014.7002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.626" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Ya&#287;mur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110236262.126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.116.0093" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl.2003.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51274F6DB2A4B244B74441355C6090887EC17B30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Yilmaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap de Ruiter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sanagustin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>