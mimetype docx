--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehmet-Ali Akinci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les langues chez les enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Inter-universitaire du collège des centres de formation universitaires en orthophonie (CCFUO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association IA &amp; le Département d’Orthophonie de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition lexicale chez des enfants trilingues scolarisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l’Acquisition lexicale, Groupement d'intérêt scientifique ReAL2 (Recherche en acquisition des L2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yabancı Ülkelerde Türkçenin Öğretimi Paneli. Fransa örneği</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla, Apr 2019, Bordum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en LX (alias « L2 ») : l’accentuation (accents primaire et secondaire) en français LX par des locuteurs adultes plurilingues de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2019 (International Congress of the Association for French Language Studies) : « Le français d'ici, de là, de là-bas ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation avec le test PISA des compétences bilittéraciées des élèves bilingues franco-turcs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Çakal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla (Turquie), Apr 2019, Bodrum, Mugla, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Horion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence ADSPC "Migrations et Langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoiciation Docteurs Sorbonne Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism, Education & Language Acquisition of a Bilingual Child</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre du projet E2PRC-Francisco (Contrat d'Etude École, Parole de l'élève et Plurilinguisme, Recherche Collaborative au lycée français de San Francisco AEFE/USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de San Francisco (AEFE/USA), Oct 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain : quelle méthodologie pour une approche quantitative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage dédiée aux travaux de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis-Manouba; Organisation internationale de la francophonie, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace - Mulhouse, Dec 2015, Mulhouse, France. pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme en général au plurilinguisme des enfants allophones en France : des familles à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Printemps PEtALE 3 (Projet d’études avancées sur le langage de l’enfant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et prise en charge orthophonique : le cas de l’enfant bilingue franco-turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : l’orthophoniste face au patient bilingue ou plurilingue ou... les avantages d’être bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’orthophonie de Strasbourg, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical comprehension and production strategies in L1 and L2 of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Lexical Acquisition. On the crossroads of early word production and grammar: Evidence from a French-Russian bilingual child aged from 2;0 to 4;0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multilingual Awareness and Multilingual Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University, School of Humanities, Nov 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine linguistique de la Turquie : le cas du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimoine, Langue, Discours, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Etudes Technologiques de Djerba, Apr 2018, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three generations, two languages, one family. The case of Turkish in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Türker-van Der Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Nistov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte Nordanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Sevinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves bilingues issus de familles immigrées originaire de la Turquie à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Français langue de scolarisation et les élèves d’origine turque et la langue turque à l’école française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Oct 2018, Saint-Claude (Jura), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du vocabulaire des enfants bilingues à partir d’un test allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants issus de familles immigrées originaires de Turquie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Medeniyet University &amp; Consulat de Turquie à Paris, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’apprentissage et de l’acquisition d’une langue étrangère chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mois de la Francophonie, Institut Français de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Roumanie, Mar 2017, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and noncognate lexical access of Turkish-French bilingual and French and Turkish monolingual 5 years-old nursery school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İki dilli ve tek dilli 5 yaş grubu çocukların Türkçelerinde ortak ve değişik paylaşimli sözcüklerin erişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Uluslararası Türk Dili Kurultayı</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türk Dil Kurumu, May 2017, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary in bilingual acquisition throughout early and late childhood (5 - 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism (ISB’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer objectivement le bilinguisme en terme quantitatif ? Question de la validité de l’évaluation du lexique des enfants bilingues à partir d’une batterie de test étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lexicon of Turkish-French bilingual and Turkish and French monolingual children at primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and non-cognate lexical access in Turkish-French bilingual 5 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves dans des contextes de contacts de langues : Chance ou difficulté ? Une approche comparative Europe / Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur Pratiques langagières des « jeunes » en milieux urbains au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Manouba Tunis, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emergent bilingualism to biliteracy competences of French-Turkish bilingual children and teenagers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Educational System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de Turquie à Berlin &amp; Zentrum für Allgemeine Sprachwissenschaft (ZAS), Berlin, Mar 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to third generation Turks in France: What researches show us about language practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkologentag 2016. 2nd European Convention on Turkic, Ottoman and Turkish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF- 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du turc en France et la situation éducative des Turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress of Teaching Turkish as a Foreign Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakarya üniversitesi &amp; Istanbul Medeniyet üniversitesi, May 2016, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Mayotte : écrits scolaires et extrascolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistique et linguistique des langues de Mayotte et de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mont Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d’Alsace - Université de Strasbourg, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française - CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162710006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrupa’da Türkçe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkçenin Yabancı Dil Olarak Öğretimi Sempozyumu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Aydın Üniversitesi, Nov 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité syntaxique à l’oral et à l’écrit chez des enfants bilingues franco-turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand en SHS ANR-DFG ‘BILAD’ : « Développement du langage bilingue : Enfants à développement typique et enfants avec troubles du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais - Tours, Feb 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et compréhension d’écrits en français d’élèves plurilingues de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches du projet ANR INEMA La Départementalisation de Mayotte : Construction et Traitement des Inégalités sociales et linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque FNAME 2015, Culture d’origine et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des associations de maîtres E (FNAME), Oct 2015, Le Mans, France. pp.203-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual school children’s speeches on their literacy activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Monolingual and Bilingual Speech, Sep 2015, La Canée, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant mahorais à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnels d’encadrement affectés dans les collectivités d’Outre-mer et le département de Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Education Nationale et de l'Enseignement supérieur et de la Recherche, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransız anaokullarında eğitim gören göçmen Türk ailelerinin çocuklarında ortaya çıkan ikidillilik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual early childhood education for Turkish migrant children in Europe in the context of the education of Turkish migrants in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for European Studies (AKVAM), Akdeniz University, Nov 2015, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme & Éducation : Éclairages pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langaues à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vice-Rectorat de Mayotte, Centre Universitaire de Formation et de Recherche de Mayotte, Aug 2015, Dembeni, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy performances in French of bilingual school children in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Conference of the International Linguistic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teachers College, Columbia University, Apr 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic and religious identification among Turkish immigrants in France: Intergenerational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Szeged, Hungary. pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between receiving society policies and Turkish integration patterns: Evidence from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turks Abroad: The Symposium on Migration and Integration in its 50th Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hacettepe Üniversitesi, Centre de Recherche Stratégique HÜSAM Ankara, Turkey. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors and repairs in French language use of Turkish-French bilingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance and dominance in the vocabulary of German-Turkish primary schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.113-143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2018-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İkidillilik daima zenginliktir!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiasporaHaber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türk toplumunun Türkçe ile ilişkisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (270), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement langagier d'enfants d'origine turque en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu-Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’acquisition des langues secondes : diversité des approches et des méthodes, XXI (2), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.212.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on The 17th International Conference on Turkish Linguistics, September 3–5, 2014, Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réussites et les difficultés scolaires des enfants turcs au fil des ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oluşum / Genèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 ans d'immigration turque en France, 137-138, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa'daki Türk Göçmenlerinin Etnik ve Dinî Kimlik Algıları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bilig, Journal of Social Sciences of the turkish World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.29-58. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12995/bilig.2014.7002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus implicite de dénomination de mots chez des enfants bilingues franco-turcs de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification ethnique et religieuse chez les migrants turcs en France: Perspective intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yağmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110236262.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme à la bilittéracie Comparaison entre élèves bilingues turc-français et élèves monolingues français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.116.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language use, choice, maintenance, and ethnolinguistic vitality of Turkish speakers in France: intergenerational differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Sociology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (164), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijsl.2003.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme linguistique turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bekir Ince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. Sakarya University Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Sladjana Djordjevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mulhouse, France. Editions Orizons, série SDL, coll. Université, pp.273-286, 2018, 979-10-309-0131-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clauses in the written texts of French and Turkish bilingual and monolingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet-Ali Akinci; Kutlay Yagmur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Harrassowitz Verlag, pp.217-230, 2018, Turcologica, 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent bilingualism of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemal Yıldız; Nathalie Topaj; Reyhan Thomas; Insa Gülzow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Education System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-127, 2017, 978-3-631-72122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’da okul öncesi dönemde Türk kökenli çocuklarda iki dilliliğin gelişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erol Esen; Havva Engin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bir Çocuk ‐ İki Dil ‐ Çift Diploma: İki Dilli Okul Öncesi Eğitim İçin Türk‐Alman Yükseköğrenim Programlarının Geliştirilmesi Üzerine Tartışmalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi, pp.161-186, 2017, 978-605-9221-60-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung der Zweisprachigkeit von Kindern mit türkischem Migrationshintergrund in der Vorschulphase in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siyasal Kitabevi‐Ünal Sevindik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ein Kind, Zwei Sprachen, Doppelabschluss: Diskussionen zur Entwicklung deutsch-türkischer Studiengaenge für bilinguale Vorschulbildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi‐Ünal Sevindik, pp.171-200, 2017, 978‐605‐9221‐61‐0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kawaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Isabelle Racine; Yuji Kawaguchi; Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde : du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE international – Coll. Didactique des Langues Étrangères, pp.206-210, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türklerin eğitim durumu ve toplumsal koşulları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeynel Korkmaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkiyeli Göçmenlerin Göç Alan Ülkelerde Egitim Durumu ve Toplumsal Kosulları</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Die Gaste Verlag, 2017, 78-3-9813430-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées originaires de Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Auzou-Caillemet; Marc Loret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre en compte le corps et l’origine socioculturelle dans les apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Retz, pp.203-238, 2016, 978-2-7256-3516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hélot; Jürgen Erfurt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert Lucas, pp.473-486, 2016, 978-2-35935-175-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harrassowitz Verlag, 2018, ISBN 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d’enfants : Développement, genre, contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delamotte, Régine AND Akinci, Mehmet-Ali. Publications des Universités de Rouen et du Havre, 2012, 978-2-87775-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Lyon : le statut des langues à la maison et à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jaap de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sanagustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2-7475-5918-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences narratives des enfants bilingues turc-français en France âgés de 5 à 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehmet-Ali Akinci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism, Education & Language Acquisition of a Bilingual Child</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre du projet E2PRC-Francisco (Contrat d'Etude École, Parole de l'élève et Plurilinguisme, Recherche Collaborative au lycée français de San Francisco AEFE/USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de San Francisco (AEFE/USA), Oct 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yabancı Ülkelerde Türkçenin Öğretimi Paneli. Fransa örneği</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla, Apr 2019, Bordum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en LX (alias « L2 ») : l’accentuation (accents primaire et secondaire) en français LX par des locuteurs adultes plurilingues de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2019 (International Congress of the Association for French Language Studies) : « Le français d'ici, de là, de là-bas ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bristol, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les langues chez les enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Inter-universitaire du collège des centres de formation universitaires en orthophonie (CCFUO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association IA &amp; le Département d’Orthophonie de Nice, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition lexicale chez des enfants trilingues scolarisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l’Acquisition lexicale, Groupement d'intérêt scientifique ReAL2 (Recherche en acquisition des L2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation avec le test PISA des compétences bilittéraciées des élèves bilingues franco-turcs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Çakal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium of Limitless Education and Research (ISLER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limitless Education and Research Association, Bodrum, Muğla (Turquie), Apr 2019, Bodrum, Mugla, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Horion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence ADSPC "Migrations et Langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoiciation Docteurs Sorbonne Paris Cité, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants issus de familles immigrées originaires de Turquie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Medeniyet University &amp; Consulat de Turquie à Paris, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme urbain : quelle méthodologie pour une approche quantitative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage dédiée aux travaux de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis-Manouba; Organisation internationale de la francophonie, Apr 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace - Mulhouse, Dec 2015, Mulhouse, France. pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical comprehension and production strategies in L1 and L2 of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Lexical Acquisition. On the crossroads of early word production and grammar: Evidence from a French-Russian bilingual child aged from 2;0 to 4;0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multilingual Awareness and Multilingual Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University, School of Humanities, Nov 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme en général au plurilinguisme des enfants allophones en France : des familles à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Printemps PEtALE 3 (Projet d’études avancées sur le langage de l’enfant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et prise en charge orthophonique : le cas de l’enfant bilingue franco-turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : l’orthophoniste face au patient bilingue ou plurilingue ou... les avantages d’être bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’orthophonie de Strasbourg, Université de Strasbourg, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine linguistique de la Turquie : le cas du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimoine, Langue, Discours, Tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Etudes Technologiques de Djerba, Apr 2018, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three generations, two languages, one family. The case of Turkish in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Türker-van Der Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Nistov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte Nordanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesim Sevinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nazarbayev University, Aug 2018, Astana, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves bilingues issus de familles immigrées originaire de la Turquie à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Français langue de scolarisation et les élèves d’origine turque et la langue turque à l’école française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Oct 2018, Saint-Claude (Jura), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du vocabulaire des enfants bilingues à partir d’un test allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and noncognate lexical access of Turkish-French bilingual and French and Turkish monolingual 5 years-old nursery school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer objectivement le bilinguisme en terme quantitatif ? Question de la validité de l’évaluation du lexique des enfants bilingues à partir d’une batterie de test étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lexicon of Turkish-French bilingual and Turkish and French monolingual children at primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Ertek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Çukurova University, Feb 2017, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İki dilli ve tek dilli 5 yaş grubu çocukların Türkçelerinde ortak ve değişik paylaşimli sözcüklerin erişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Uluslararası Türk Dili Kurultayı</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türk Dil Kurumu, May 2017, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary in bilingual acquisition throughout early and late childhood (5 - 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism (ISB’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’apprentissage et de l’acquisition d’une langue étrangère chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mois de la Francophonie, Institut Français de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Roumanie, Mar 2017, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognate and non-cognate lexical access in Turkish-French bilingual 5 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Bilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Jun 2017, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des élèves dans des contextes de contacts de langues : Chance ou difficulté ? Une approche comparative Europe / Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur Pratiques langagières des « jeunes » en milieux urbains au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Manouba Tunis, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emergent bilingualism to biliteracy competences of French-Turkish bilingual children and teenagers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Educational System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de Turquie à Berlin &amp; Zentrum für Allgemeine Sprachwissenschaft (ZAS), Berlin, Mar 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to third generation Turks in France: What researches show us about language practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkologentag 2016. 2nd European Convention on Turkic, Ottoman and Turkish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF- 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du turc en France et la situation éducative des Turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress of Teaching Turkish as a Foreign Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sakarya üniversitesi &amp; Istanbul Medeniyet üniversitesi, May 2016, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Mayotte : écrits scolaires et extrascolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sociolinguistique et linguistique des langues de Mayotte et de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Mont Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d’Alsace - Université de Strasbourg, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants d’origine turque scolarisés en maternelle en France (en Alsace)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française - CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162710006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et compréhension d’écrits en français d’élèves plurilingues de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches du projet ANR INEMA La Départementalisation de Mayotte : Construction et Traitement des Inégalités sociales et linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual school children’s speeches on their literacy activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Monolingual and Bilingual Speech, Sep 2015, La Canée, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque FNAME 2015, Culture d’origine et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des associations de maîtres E (FNAME), Oct 2015, Le Mans, France. pp.203-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité syntaxique à l’oral et à l’écrit chez des enfants bilingues franco-turcs de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand en SHS ANR-DFG ‘BILAD’ : « Développement du langage bilingue : Enfants à développement typique et enfants avec troubles du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais - Tours, Feb 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrupa’da Türkçe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkçenin Yabancı Dil Olarak Öğretimi Sempozyumu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istanbul Aydın Üniversitesi, Nov 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant mahorais à l’école de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les personnels d’encadrement affectés dans les collectivités d’Outre-mer et le département de Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Education Nationale et de l'Enseignement supérieur et de la Recherche, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransız anaokullarında eğitim gören göçmen Türk ailelerinin çocuklarında ortaya çıkan ikidillilik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual early childhood education for Turkish migrant children in Europe in the context of the education of Turkish migrants in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for European Studies (AKVAM), Akdeniz University, Nov 2015, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacy performances in French of bilingual school children in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Conference of the International Linguistic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teachers College, Columbia University, Apr 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme & Éducation : Éclairages pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langaues à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vice-Rectorat de Mayotte, Centre Universitaire de Formation et de Recherche de Mayotte, Aug 2015, Dembeni, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic and religious identification among Turkish immigrants in France: Intergenerational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Turkish Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Szeged, Hungary. pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between receiving society policies and Turkish integration patterns: Evidence from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turks Abroad: The Symposium on Migration and Integration in its 50th Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hacettepe Üniversitesi, Centre de Recherche Stratégique HÜSAM Ankara, Turkey. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors and repairs in French language use of Turkish-French bilingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance and dominance in the vocabulary of German-Turkish primary schoolchildren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke G Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.113-143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2018-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İkidillilik daima zenginliktir!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiasporaHaber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türk toplumunun Türkçe ile ilişkisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (270), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement langagier d'enfants d'origine turque en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu-Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’acquisition des langues secondes : diversité des approches et des méthodes, XXI (2), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.212.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on The 17th International Conference on Turkish Linguistics, September 3–5, 2014, Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réussites et les difficultés scolaires des enfants turcs au fil des ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oluşum / Genèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 ans d'immigration turque en France, 137-138, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa'daki Türk Göçmenlerinin Etnik ve Dinî Kimlik Algıları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">bilig, Journal of Social Sciences of the turkish World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.29-58. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12995/bilig.2014.7002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus implicite de dénomination de mots chez des enfants bilingues franco-turcs de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification ethnique et religieuse chez les migrants turcs en France: Perspective intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yağmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110236262.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bilinguisme à la bilittéracie Comparaison entre élèves bilingues turc-français et élèves monolingues français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.116.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language use, choice, maintenance, and ethnolinguistic vitality of Turkish speakers in France: intergenerational differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Sociology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (164), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijsl.2003.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme linguistique turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bekir Ince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. Sakarya University Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme émergent des enfants issus de familles immigrées turques scolarisés en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy; Sladjana Djordjevic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEL « Apprendre dans et par les langues ! Ou comment accompagner l’enfant allophone à l’école maternelle et primaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mulhouse, France. Editions Orizons, série SDL, coll. Université, pp.273-286, 2018, 979-10-309-0131-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clauses in the written texts of French and Turkish bilingual and monolingual children and teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet-Ali Akinci; Kutlay Yagmur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Harrassowitz Verlag, pp.217-230, 2018, Turcologica, 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’daki Türklerin eğitim durumu ve toplumsal koşulları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeynel Korkmaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Türkiyeli Göçmenlerin Göç Alan Ülkelerde Egitim Durumu ve Toplumsal Kosulları</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Die Gaste Verlag, 2017, 78-3-9813430-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent bilingualism of Turkish-French bilingual children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemal Yıldız; Nathalie Topaj; Reyhan Thomas; Insa Gülzow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Multilingualism in the German Education System: Russian and Turkish in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-127, 2017, 978-3-631-72122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung der Zweisprachigkeit von Kindern mit türkischem Migrationshintergrund in der Vorschulphase in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siyasal Kitabevi‐Ünal Sevindik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ein Kind, Zwei Sprachen, Doppelabschluss: Diskussionen zur Entwicklung deutsch-türkischer Studiengaenge für bilinguale Vorschulbildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi‐Ünal Sevindik, pp.171-200, 2017, 978‐605‐9221‐61‐0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransa’da okul öncesi dönemde Türk kökenli çocuklarda iki dilliliğin gelişimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büsra Hamurcu Süverdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erol Esen; Havva Engin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bir Çocuk ‐ İki Dil ‐ Çift Diploma: İki Dilli Okul Öncesi Eğitim İçin Türk‐Alman Yükseköğrenim Programlarının Geliştirilmesi Üzerine Tartışmalar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siyasal Kitabevi, pp.161-186, 2017, 978-605-9221-60-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Kawaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey; Isabelle Racine; Yuji Kawaguchi; Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde : du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE international – Coll. Didactique des Langues Étrangères, pp.206-210, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilinguisme des enfants turcophones issus de familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hélot; Jürgen Erfurt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation bilingue en France : Politiques linguistiques, modèles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert Lucas, pp.473-486, 2016, 978-2-35935-175-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’origine et apprentissages : le cas des jeunes enfants bilingues issus de familles immigrées originaires de Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Auzou-Caillemet; Marc Loret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre en compte le corps et l’origine socioculturelle dans les apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Retz, pp.203-238, 2016, 978-2-7256-3516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rouen Meeting. Studies on Turkic Structures and Language Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kutlay Yagmur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harrassowitz Verlag, 2018, ISBN 978-3-447-11050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d’enfants : Développement, genre, contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delamotte, Régine AND Akinci, Mehmet-Ali. Publications des Universités de Rouen et du Havre, 2012, 978-2-87775-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme à Lyon : le statut des langues à la maison et à l’école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jaap de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sanagustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2-7475-5918-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences narratives des enfants bilingues turc-français en France âgés de 5 à 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine &#199;akal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu S&#252;verdem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Ertek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel T&#252;rker-van Der Heiden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nistov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Nordanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Sevin&#231;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke G Montanari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Yagmur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Abel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu-S&#252;verdem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.212.0081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12995/bilig.2014.7002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.626" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Ya&#287;mur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110236262.126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.116.0093" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl.2003.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51274F6DB2A4B244B74441355C6090887EC17B30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Yilmaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap de Ruiter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sanagustin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine &#199;akal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu S&#252;verdem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Ertek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel T&#252;rker-van Der Heiden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nistov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Nordanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Sevin&#231;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke G Montanari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delamotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Yagmur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Abel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;sra Hamurcu-S&#252;verdem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.212.0081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12995/bilig.2014.7002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.626" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367463v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlay Ya&#287;mur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110236262.126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.116.0093" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl.2003.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51274F6DB2A4B244B74441355C6090887EC17B30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kawaguchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Yilmaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap de Ruiter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sanagustin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>