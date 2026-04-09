--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1037,339 +1037,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Golay</w:t>
+                <w:t xml:space="preserve">Generalised Serre-Green-Naghdi equations for open channel and for natural river hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Debyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-201647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899299v1</w:t>
+                <w:t xml:space="preserve">hal-02444355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised Serre-Green-Naghdi equations for open channel and for natural river hydraulics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Saint-Venant Model for Overland Flows with Precipitation and Recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lakkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Townsend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-201647⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca26010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444355v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saint-Venant Model for Overland Flows with Precipitation and Recharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-driven Groundwater Flows in Sandy Beaches: A Richards Equation-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Townsend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium, Special issue 95, pp.1047-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mca26010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347163v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of BB-AMR scheme using entropy production as refinement criterion</w:t>
               </w:r>
@@ -1882,742 +1882,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of 1-d steady forced scalar conservation laws</w:t>
+                <w:t xml:space="preserve">Adaptive multi scale scheme based on numerical density of entropy production for conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zuazua</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2013.01.041⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (8), pp.1392-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11533-013-0252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292865v1</w:t>
+                <w:t xml:space="preserve">hal-01338176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multi scale scheme based on numerical density of entropy production for conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air entrainment in transient flows in closed water pipes: a two-layer approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11533-013-0252-6⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.507-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338176v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air entrainment in transient flows in closed water pipes: a two-layer approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of 1-d steady forced scalar conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gerbi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Feireisl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (2), pp.507-538. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254 (9), pp.3817-3834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2013.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421402v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model for unsteady mixed flows in closed water pipes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existence of a global weak solution to one model of Compressible Primitive Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gerbi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timack Ngom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11425-011-4353-z⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (1), pp.379-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599656v1</w:t>
+                <w:t xml:space="preserve">hal-00487370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a global weak solution to one model of Compressible Primitive Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mathematical model for unsteady mixed flows in closed water pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timack Ngom</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (1), pp.379-382. </w:t>
+              <w:t xml:space="preserve">Science China Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (2), pp.221-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11425-011-4353-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487370v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible primitive equation: formal derivation and stability of weak solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic scheme for transient mixed flows in non uniform closed pipes: a global manner to upwind all the source terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Sy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/24/1/004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1-3), pp. 89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-010-9456-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488398v1</w:t>
+                <w:t xml:space="preserve">hal-00434321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic scheme for transient mixed flows in non uniform closed pipes: a global manner to upwind all the source terms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressible primitive equation: formal derivation and stability of weak solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timack Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (1-3), pp. 89-104. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-010-9456-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/24/1/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434321v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for unsteady mixed flows in non uniform closed water pipes and a well-balanced finite volume scheme</w:t>
               </w:r>
@@ -3616,51 +3616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalised Serre-Green-Naghdi equations for variable rectangular open channel hydraulics and its finite volume approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Debyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3808,207 +3808,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local existence and uniqueness of strong solutions to the three-dimensional compressible primitive equations</w:t>
+                <w:t xml:space="preserve">Existence, Uniqueness, and Numerical Simulation of the Richards Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Korca Ba</w:t>
+                <w:t xml:space="preserve">Alioune Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timack Ngom</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517867v1</w:t>
+                <w:t xml:space="preserve">hal-05482574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, Uniqueness, and Numerical Simulation of the Richards Equation</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local existence and uniqueness of strong solutions to the three-dimensional compressible primitive equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Korca Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timack Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alioune Ba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05482574v1</w:t>
+                <w:t xml:space="preserve">hal-05517867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mesh refinement methods with automatic thresholding: theory, algorithm and application to tsunami propagation</w:t>
               </w:r>
@@ -4095,77 +4095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Saint-Venant-Exner Model with Threshold Erosion Law : Mathematical Formulation and Numerical Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timack Ngom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -4397,198 +4397,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330680v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive scheme based on entropy production: robustness through severe test cases for hyperbolic conservation laws</w:t>
+                <w:t xml:space="preserve">Consistency of the kinetic scheme with reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Imath; Université de Toulon (UTLN), FRA. 2013</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IMATH; Université de Toulon (UTLN), FRA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918773v1</w:t>
+                <w:t xml:space="preserve">hal-00918774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of the kinetic scheme with reflections</w:t>
+                <w:t xml:space="preserve">Adaptive scheme based on entropy production: robustness through severe test cases for hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Imath; Université de Toulon (UTLN), FRA. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Simeoni</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00918774v1</w:t>
+                <w:t xml:space="preserve">hal-00918773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Construction of Biorthogonal Wavelets With a Compact Operator</w:t>
               </w:r>
@@ -4927,51 +4927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99C8D5F3"/>
+    <w:nsid w:val="9D2F03B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-ersoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7251-7629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150156952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Eker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1310198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Debyaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201647" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakkis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908965v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-161367" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606676v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-014-0611-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421402v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4353-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timack Ngom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434321v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9456-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342745v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343021v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908961v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548837v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Korca Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zongo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330679v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342457v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03048696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-ersoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7251-7629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150156952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Eker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1310198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Debyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908965v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-161367" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606676v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-014-0611-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421402v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timack Ngom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4353-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434321v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9456-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342745v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343021v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908961v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548837v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zongo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Korca Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330679v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342457v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03048696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>