--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1557,248 +1557,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and mesh refinement – Application to wave breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Block-based adaptive mesh refinement scheme using numerical density of entropy production for three-dimensional two-fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.5. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2015.1012161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280350v1</w:t>
+                <w:t xml:space="preserve">hal-01226163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-based adaptive mesh refinement scheme using numerical density of entropy production for three-dimensional two-fluid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy production and mesh refinement – Application to wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618562.2015.1012161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226163v2</w:t>
+                <w:t xml:space="preserve">hal-01280350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady mixed flows in non uniform closed water pipes: a Full Kinetic Appraoch</w:t>
               </w:r>
@@ -1882,235 +1882,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multi scale scheme based on numerical density of entropy production for conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air entrainment in transient flows in closed water pipes: a two-layer approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourdarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (8), pp.1392-1415. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.507-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11533-013-0252-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338176v1</w:t>
+                <w:t xml:space="preserve">hal-00421402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air entrainment in transient flows in closed water pipes: a two-layer approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive multi scale scheme based on numerical density of entropy production for conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gerbi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (2), pp.507-538. </w:t>
+              <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (8), pp.1392-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s11533-013-0252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421402v2</w:t>
+                <w:t xml:space="preserve">hal-01338176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of 1-d steady forced scalar conservation laws</w:t>
               </w:r>
@@ -3225,51 +3225,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281002v1</w:t>
@@ -4213,211 +4213,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh refinement method. Part 1: Automatic thresholding based on a distribution function</w:t>
+                <w:t xml:space="preserve">Adaptive mesh refinement method. Part 2: Application to tsunamis propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulon (UTLN), FRA.; IMATH. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330679v2</w:t>
+                <w:t xml:space="preserve">hal-01330680v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh refinement method. Part 2: Application to tsunamis propagation</w:t>
+                <w:t xml:space="preserve">Adaptive mesh refinement method. Part 1: Automatic thresholding based on a distribution function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulon (UTLN), FRA.; IMATH. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330680v3</w:t>
+                <w:t xml:space="preserve">hal-01330679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of the kinetic scheme with reflections</w:t>
               </w:r>
@@ -4927,51 +4927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D2F03B2"/>
+    <w:nsid w:val="C780481C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-ersoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7251-7629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150156952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Eker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1310198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Debyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908965v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-161367" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606676v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-014-0611-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421402v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timack Ngom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4353-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434321v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9456-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342745v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343021v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908961v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548837v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zongo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Korca Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330679v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342457v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03048696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-ersoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7251-7629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150156952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Eker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1310198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Debyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908965v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-161367" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606676v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-014-0611-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421402v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timack Ngom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4353-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434321v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9456-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342745v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343021v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908961v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548837v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zongo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Korca Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330679v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342457v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03048696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>