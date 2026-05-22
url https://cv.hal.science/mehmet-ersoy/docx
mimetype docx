--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -3170,200 +3170,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and mesh refinement – application to wave breaking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimension reduction for incompressible pipe and open channel flow including friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Applications of Mathematics 2015, in honor of the 90th birthday of Ivo Babuška and 85th birthday of Milan Práger and Emil Vitásek </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Brandts and S. Korotov and M. Křížek and K. Segeth and J. Ŝístek and T. Vejchodský, Nov 2015, Institute of Mathematics CAS, Prague, France. pp.17-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281002v1</w:t>
+                <w:t xml:space="preserve">hal-00908961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension reduction for incompressible pipe and open channel flow including friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy production and mesh refinement – application to wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Applications of Mathematics 2015, in honor of the 90th birthday of Ivo Babuška and 85th birthday of Milan Práger and Emil Vitásek </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908961v2</w:t>
+                <w:t xml:space="preserve">hal-01281002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy production as a mesh refinement criterion: application to wave breaking</w:t>
               </w:r>
@@ -3699,254 +3699,245 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrostatic-Reconstruction-Free Well-Balanced DG Scheme for the Shallow Water Equations</w:t>
+                <w:t xml:space="preserve">A kinetic heritage for hp-adaptive high-order discontinuous Galerkin schemes for the Saint-Venant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolhan Mannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488860v1</w:t>
+                <w:t xml:space="preserve">hal-05623976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, Uniqueness, and Numerical Simulation of the Richards Equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hydrostatic-Reconstruction-Free Well-Balanced DG Scheme for the Shallow Water Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacouba Zongo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolhan Mannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482574v1</w:t>
+                <w:t xml:space="preserve">hal-05488860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local existence and uniqueness of strong solutions to the three-dimensional compressible primitive equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Korca Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,188 +3949,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Timack Ngom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh refinement methods with automatic thresholding: theory, algorithm and application to tsunami propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence, Uniqueness, and Numerical Simulation of the Richards Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Marcer</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489994v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptive mesh refinement methods with automatic thresholding: theory, algorithm and application to tsunami propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Coupled Saint-Venant-Exner Model with Threshold Erosion Law : Mathematical Formulation and Numerical Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,368 +4230,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Timack Ngom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perthame-Simeoni kinetic traces and nonconservative interface laws for DG approximations of the Saint-Venant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mesh refinement method. Part 2: Application to tsunamis propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulon (UTLN), FRA.; IMATH. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330680v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mesh refinement method. Part 1: Automatic thresholding based on a distribution function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulon (UTLN), FRA.; IMATH. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of the kinetic scheme with reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Simeoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMATH; Université de Toulon (UTLN), FRA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive scheme based on entropy production: robustness through severe test cases for hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4538,117 +4683,117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmyla Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Imath; Université de Toulon (UTLN), FRA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Construction of Biorthogonal Wavelets With a Compact Operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Savoie. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4658,100 +4803,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, analyse mathématique et numérique de divers écoulements compressibles ou incompressibles en couche mince.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Savoie, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00529392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4761,105 +4906,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hydrostatic to non-hydrostatic models in fluid mechanics: modeling, mathematical and numerical analysis, and computational fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ersoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Université De Toulon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03048696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4927,51 +5072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C780481C"/>
+    <w:nsid w:val="424E3AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-ersoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7251-7629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150156952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Eker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1310198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Debyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908965v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-161367" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606676v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-014-0611-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421402v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timack Ngom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4353-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434321v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9456-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342745v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343021v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908961v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548837v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zongo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Korca Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330679v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342457v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03048696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-ersoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7251-7629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150156952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ersoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5365" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolhan Mannes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Eker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimed Ajroud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1310198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251332094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jamp.2025.1311227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132113v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Debyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-204.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Yushchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2016.1194977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908965v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-161367" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226163v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2015.1012161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606676v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-014-0611-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421402v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11533-013-0252-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timack Ngom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4353-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434321v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9456-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342745v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343021v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2023.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2020.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/TPFM.2019.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908961v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548837v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Korca Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zongo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330680v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330679v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342457v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529392v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03048696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>