--- v0 (2026-03-18)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehmet Keçeci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehmet-kececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9937-9839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-7476-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal InformationMehmet KeçeciOnline CV: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/WhiteSymmetry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Degree:Ph.D. Student in Physics (2018-2024, Completed the dissertation phase of thePh.D. in Physics)Master Science in Physics, MSc. (2001)Physics, University of Kocaeli, BSc. (1998)Physics & Science & Information Technologies Teacher (1999-2008)Occupational Safety Specialist (2016)Biophysics; Information Technologies & Health Information Systems &Bioinformatics Lecturer (2010 - 2014)Certified Microsoft Innovative Educator, 2016-12.2024MIE Master Trainer (2016-12.2024)MIE Expert (2017 - 12.2024)Editorial Board Member (15.10.2019 - 2023)Author (2015 - ***), Blog Writer, 1999Reviewer (2012 - ***, ~100 Articles, ~30 Journals)Scientific Writer (29.08.1995 - ***)Orcid: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-9937-9839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2024 Gebze Technical University (GTU), Doctor of Philosophy (Ph.D.) in Physics, Graduate School, Türkiye (Thesis term, %30 English, 3.14/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation (Thesis) Subject: Investigation of Quantum Information Processing Technology Used in Topological Nanostructures Weyl and Majorana Fermions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 Gebze Technical University (GTU), Master of Science (MSc.) in Physics, Faculty of Science, Türkiye</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis Subject: Conformal Spinor Field Theories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1998 University of Kocaeli, Bachelor of Science in Physics (BSc.), Faculty of Arts and Sciences, Türkiye</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Program Duration: 1 year of English preparation +4 years of education (30% of instruction in</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">English)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 University of İnönü Vocational School, Industrial Electronics, TürkiyeCareer Level/Business Experience:2023 - *** Voluntarily: Editorial Board Member, Open Science Articles (OSAs)10.15.2019 - 2023 Voluntarily: Editorial Board Member, Nanotechnology and Nanomedicine Archives, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - *** Author (Book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - *** Voluntarily: Reviewer (Academical)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 - *** Freelancer Scientific Writer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 Course & Internship & Certificate of Occupational Safety Specialist</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 13.06.2014 Lecturer: Bioinformatics, Information Technologies I-II, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Nursing, Health Management, Law, Nutrition and Dietetics, Physical Therapy and Rehabilitation, Pharmacy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer: Health Information Systems, Health Information System and Applications I-II, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Medical Documentation and Secretarial Program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer: Fundamental Information Technologies and Instrumentations, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Medical Documentation and Secretarial Program, Justice Higher Vocational School)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer: Information and Communication Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Operating Theatre Services, Dental Prosthesis Technology, Dialysis, Pharmacy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Services, Audiometry, Optician, Medical Documentation and Secretarial, Medical Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques, Medical Laboratory Techniques, Radiotherapy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2013 Lecturer: Information Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law, Physical Therapy and Rehabilitation, Nursing, Pharmacy, Nutrition and Dietetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2012 Lecturer: Information Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physical Therapy and Rehabilitation, Nursing, Health Management, Pharmacy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2011 Lecturer: Information Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Nursing, Health Management, Physiotherapy and Rehabilitation, Pharmacy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2011 General Manager (CEO) of Hiperteknoloji Inf. Edu. Const. Ind. and Foreign Trade Ltd. Co.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008 Private High School (Physics & Science & Information Technology) Teacher,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmer (C++)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Scientific Paper, Journal Article & others (full list)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). The Keçeci Layout: A Deterministic, Order-Preserving Visualization Algorithm for Structured Systems. Open Science Articles (OSAs), Zenodo. https://doi.org/10.5281/zenodo.16526799</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik ve Hipergerçek Uzaylarda Geometrik Analizi. WorkflowHub. https://doi.org/10.48546/workflowhub.document.40.1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Geometric Interpretations of Keçeci Numbers within Neutrosophic and Hyperreal Number Systems. WorkflowHub. https://doi.org/10.48546/workflowhub.document.41.1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik Hipergerçek Uzaylarda Geometrik Temsilleri. figshare. https://doi.org/10.6084/m9.figshare.29636750</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Geometric Representations of Keçeci Numbers in Neutrosophic Hyperreal Spaces. figshare. https://doi.org/10.6084/m9.figshare.29636849</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik Küme Teorisi ve Hipergerçek Uzaylarda İncelenmesi. OSF. https://doi.org/10.17605/OSF.IO/KVCB6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Investigation of Keçeci Numbers via Neutrosophic Set Theory and Hyperreal Spaces. OSF. https://doi.org/10.17605/OSF.IO/VMK82</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Geometric Interpretations of Keçeci Numbers with Neutrosophic and Hyperreal Numbers. Zenodo. https://doi.org/10.5281/zenodo.16344232</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik ve Hipergerçek Sayılarla Geometrik Yorumlamaları. Open Science Articles (OSAs), Zenodo. https://doi.org/10.5281/zenodo.16343568</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus [Data set]. OSF. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17605/OSF.IO/9C26Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus [Data set]. figshare. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29621336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus [Data set]. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.datafile.23.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus. Open Science Articles (OSAs), Zenodo. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16341919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Echoes of Constancy: Waves of Change in the Keçeci and Oresme Sequences. In SciELO Preprints. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1590/SciELOPreprints.12584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Stratum Model-Based Analysis of Topological Insulators Hosting Weyl and Majorana Fermions. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.39.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Quantum Computing Applications of Weyl-Majorana Hybrid States in Layered Systems via Stratum Model. figshare. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29606039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Bridging Quantum Theory and Computation: The Role of Hilbert Spaces. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.38.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Hilbert Spaces and Quantum Information: Tools for Next-Generation Computing. figshare. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29604011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Between Chaos and Order: A Behavioural Portrait of Keçeci and Oresme Numbers. preprints.ru. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.24108/preprints-3113623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Analysing the Dynamic and Static Structures of Keçeci and Oresme Sequences. Authorea. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175199926.64529709/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Dynamic Sequences Versus Static Sequences: Keçeci and Oresme Numbers in Focus. Preprints. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.20944/preprints202507.0781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Mobility and Constancy in Mathematical Sequences: A Study on Keçeci and Oresme Numbers. OSF. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17605/osf.io/68r4v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, Mehmet (2025). Dynamic and Static Approaches in Mathematics: Investigating Keçeci and Oresme Sequences. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/gbdgx-d8y63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, Mehmet (2025). Dynamic-Static Properties of Keçeci and Oresme Number Sequences: A Comparative Examination. figshare. Journal contribution. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29504960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Variability and Stability in Number Sequences: An Analysis of Keçeci and Oresme Numbers. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.37.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Dynamic vs Static Number Sequences: The Case of Keçeci and Oresme Numbers. Open Science Articles (OSAs), Zenodo. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15833351</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). A Graph-Theoretic Perspective on the Keçeci Layout: Structuring Cross-Disciplinary Inquiry. Preprints. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.20944/preprints202507.0589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Oresme. figshare. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29504708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Oresme [Data set]. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.datafile.18.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Oresme (0.1.0). Open Science Articles (OSAs), Zenodo. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15833238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Exploring Weyl Semimetals: Emergence of Exotic Electrons and Topological Order. HAL open science. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05146435;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.35594.17606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Harnessing Geometry for Quantum Computation: Lessons from Nodal-Line Materials. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/w6vmd-4vb84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Quantum Information at the Edge: Topological Opportunities in Nodal-Line Materials. figshare. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29484947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Nodal-Line Semimetals: Unlocking Geometric Potential in Quantum Information. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.36.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). From Weyl Fermions to Topological Matter: The Physics of Weyl Semimetals. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/p79v7-kje79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Weyl Semimetals and Their Unique Electronic and Topological Characteristics. figshare. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29483816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Weyl Semimetals: Unveiling Novel Electronic Structures and Topological Properties. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.35.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). When Nodes Have an Order: The Keçeci Layout for Structured System Visualization. HAL open science. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05143155;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.19098.76484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Keçeci Layout: A Cross-Disciplinary Graphical Framework for Structural Analysis of Ordered Systems. Authorea. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175156702.26421899/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Beyond Traditional Diagrams: The Keçeci Layout for Structural Thinking. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/v4w94-ak572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Keçeci Layout: A Structural Approach for Interdisciplinary Scientific Analysis. figshare. Journal contribution. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29468135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, July 3). The Keçeci Layout: A Structural Approach for Interdisciplinary Scientific Analysis. OSF. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17605/OSF.IO/9HTG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Beyond Topology: Deterministic and Order-Preserving Graph Visualization with the Keçeci Layout. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.34.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Keçeci Layout: A Structural Approach for Interdisciplinary Scientific Analysis. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15792684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Technical and Theoretical Bridges Between Gravitational Wave Observations and Quantum Information Processing Systems. Authorea. July, 2025. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175138854.46819184/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). New Technological and Methodological Approaches in Gravitational Wave Detection and Quantum Computing Development. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.33.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Scalable Complexity in Fractal Geometry: The Keçeci Fractal Approach. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175131225.56823239/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Fractals. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.32.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Deterministic Zigzag Layout. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.31.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Zigzag Layout Algorithm. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175087581.16524538/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci's Arithmetical Square. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175070836.63624913/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Numbers and the Keçeci Prime Number. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.174890181.14730464/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Çoklu İşlemci Mimarilerinde Kuantum Algoritma Simülasyonlarının Hızlandırılması: Cython, Numba ve Jax ile Optimizasyon Teknikleri. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15580503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kuantum Hata Düzeltmede Metrik Seçimi ve Algoritmik Optimizasyonun Büyük Ölçekli Yüzey Kodları Üzerindeki Etkileri. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15572200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kuantum Hata Düzeltme Algoritmalarında Özyineleme Optimizasyonu ve Aşırı Gürültü Toleransı: Kuantum Sıçraması Potansiyelinin Değerlendirilmesi. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15570678</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Yüksek Kübit Sayılı Kuantum Hesaplamada Ölçeklenebilirlik ve Hata Yönetimi: Yüzey Kodları, Topolojik Malzemeler ve Hibrit Algoritmik Yaklaşımlar. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15558153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Künneth Teoremi Bağlamında Özdevinimli ve Evrişimli Kuantum Algoritmalarında Yapay Zekâ Entegrasyonu ile Hata Minimizasyonu. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15540875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Relationship Between Gravitational Wave Observations and Quantum Computing Technologies. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15524251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kütleçekimsel Dalga Gözlemleri ile Kuantum Bilgisayar Teknolojileri Arasındaki Teknolojik ve Metodolojik Bağlantılar. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15519591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Accuracy, Noise, and Scalability in Quantum Computation: Strategies for the NISQ Era and Beyond. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15515113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Quantum Error Correction Codes and Their Impact on Scalable Quantum Computation: Current Approaches and Future Perspectives. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15499657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Nanoscale Quantum Computers Fundamentals, Technologies, and Future Perspectives. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15493024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Investigating Layered Structures Containing Weyl and Majorana Fermions via the Stratum Model. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15489074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Diversity of Keçeci Numbers and Their Application to Prešić-Type Fixed-Point Iterations: A Numerical Exploration. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15481711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kuantum geometri, topolojik fazlar ve yeni matematiksel yapılar: Disiplinlerarası bir perspektif. Zenodo. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15474957</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Understanding quantum mechanics through Hilbert spaces: Applications in quantum computing. Zenodo. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15468754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Nodal-line semimetals: A geometric advantage in quantum information. Zenodo. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15455271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Weyl semimetals: Discovery of exotic electronic states and topological phases. Zenodo. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15447116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 15). The Keçeci binomial square: A reinterpretation of the standard binomial expansion and its potential applications. Zenodo. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15425529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 14). Kececisquares. Zenodo. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15411670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 13). Scalable complexity: Mathematical analysis and potential for physical applications of the Keçeci circle fractal. Zenodo. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15392772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 13). Kececifractals. Zenodo. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15392518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 11). Keçeci numbers and the Keçeci prime number: A potential number theoretic exploratory tool. Zenodo. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15381697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 10). Kececinumbers. Zenodo. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15377659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). From Majorana fermions to quantum devices: The role of nanomaterials in the second quantum era. Zenodo. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15331067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 1). Keçeci Layout. Zenodo. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15314328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 1). Kececilayout. Zenodo. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15313946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 6). Grikod2. Zenodo. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15352206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 6). Grikod. Zenodo. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.12731345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Garrett, J., Luis, E., Peng, H.-H., Cera, T., Gobinathj, Borrow, J., Keçeci, M., Splines, Iyer, S., Liu, Y., cjw, & Gasanov, M. (2022–2023). garrettj403/SciencePlots (Versions 2.1.1, 2.1.0, 2.0.1) [Computer software]. Zenodo. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10206719</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (v2.1.1); </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7986336</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (v2.1.0); </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7394724</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (v2.0.1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2021). The Next Stop: Future Planet Walks. In SEDS Space Arts 2021, Global Art Competition, Sri Lanka. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.21394.12482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2020, October 25). Discourse on the second quantum revolution and nanotechnology applications in the midst of the COVID-19 pandemic of inequality. International Journal of Latest Research in Science and Technology, 9(5), 1–7. eISSN: 2278-5299. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7483395;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/jtnm;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mnkjournals.com/journal/ijlrst/Article.php?paper_id=11004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2019). Quantum and Art. Presented at International Workshop on Quantum Frontiers of Technology, TÜBİTAK, TÜSSİDE, Gebze, Türkiye. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.27533.90089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2019, December 6). 2 Boyutlu Tek Katmanlı Yapıların Su Arıtımında Kullanımının Stratejik Önemi (Strategic Importance of Use of 2 Dimensional Monolayer Structures in Water Purification). 23. Sıvı Hâl Sempozyumu (23rd Liquid State Symposium), Pîrî Reis University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567811;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/337812505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2017, July 19–21). Açık Dijital Rozetlerin Eğitim ve Kariyer Planlamasında Kullanımı (Use of open digital badges in education and career planning). ADIM Fizik Günleri VI, Balıkesir Üniversitesi (ADIM Physics Days VI, Balıkesir University), Türkiye. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567962;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adimfizikvi.balikesir.edu.tr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/318658786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2011). 2n-dimensional at Fujii model instanton-like solutions and coupling constant's role between instantons with higher derivatives. Turkish Journal of Physics, 35(2), 173–178. ISSN: 1300-0101, eISSN: 1303-6122. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3906/fiz-1012-66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2005, September 13–16). 2n-boyutlu Fujii modelinde instanton çözümleri ve bağlantı sabitinin instantonlar arasındaki rolü. Presented at World Year of Physics 2005 Turkish Physical Society 23rd International Physics Congress, Muğla University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1441.4887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2005, May). Konformal invaryant Fujii modelinin instanton tipi tam çözümü. Presented at Geleneksel Erzurum Fizik Günleri-II, Atatürk University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.3538.6408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2002, September 16–20). Exact instanton-like solution conformal invariant of Fujii model, construct for four-dimensional and subderivative. Presented at Working Group II, Turkish Nonlinear Science Working Group, Karaburun/Izmir, Türkiye. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1638.0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2001). Konformal Spinör Alan Teorileri (Yüksek Lisans Tezi). Gebze Teknik Üniversitesi, Fen Bilimleri Fakültesi, Fizik.International Scientific Symposium, Announcements & Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M., Quantum and Art, International Workshop on Quantum Frontiers of Technology,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">November 8 – 11 2019, TÜBİTAK, TÜSSİDE, TBAE, Gebze, Türkiye. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dx.doi.org/10.13140/RG.2.2.27533.90089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2005, September 13–16). 2n-boyutlu Fujii modelinde instanton çözümleri ve bağlantı sabitinin instantonlar arasındaki rolü. Presented at World Year of Physics 2005 Turkish Physical Society 23rd International Physics Congress, Muğla University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1441.4887</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">National Scientific Symposium, Announcements & Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2019, December 6). 2 Boyutlu Tek Katmanlı Yapıların Su Arıtımında Kullanımının Stratejik Önemi (Strategic Importance of Use of 2 Dimensional Monolayer Structures in Water Purification). 23. Sıvı Hâl Sempozyumu (23rd Liquid State Symposium), Pîrî Reis University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567811;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">    </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/337812505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2017, July 19–21). Açık Dijital Rozetlerin Eğitim ve Kariyer Planlamasında Kullanımı (Use of open digital badges in education and career planning). ADIM Fizik Günleri VI, Balıkesir Üniversitesi (ADIM Physics Days VI, Balıkesir University), Türkiye.            </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567962;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adimfizikvi.balikesir.edu.tr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;          </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/318658786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2002, September 16–20). Exact instanton-like solution conformal invariant of Fujii model, construct for four-dimensional and subderivative. Presented at Working Group II, Turkish Nonlinear Science Working Group, Karaburun/Izmir, Türkiye.       </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1638.0964</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Affiliation Scientific Journals, Duty at International Scientific Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer (~30 International Scientific Journal, 2011 - ***, &amp;gt;100 English, Turkish articles)International Scientific Programs: Member of Technical Program Committee (TPC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The 2016 International Conference on Biological Information and Biomedical Engineering.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">September 24-26, 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.icbibe.org/2016/Committee.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26th IEEE Signal Processing and Communications Applications Conference (SIU),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference Proceedings Committee Member (3 Articles): 2-5 May 2018, Çesme/Izmir,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Türkiye</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd International Conference and Exhibition on Nanotechnology, Nano San Diego 2018,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organizing Committee, November 19-21, 2018, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanotechnology and Nanomedicine Archives, Editorial Board, USA, 10.15.2019-2023Internships, Courses, Certificates</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Introduction to PennyLane Certificate, PennyLane, 30.06.2025,      https://pennylane.ai/profile/mkececi/certificate/introduction-to-pennylane</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Introduction to Quantum Computing, Completion certificate, D-Wave, 21.06.2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Introduction to Artificial Intelligence (2023), LinkedIn Learning, National Association of State Boards of Accountancy (NASBA), 18.06.2025,</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/47b23dc546a920aa98f813617e795e8ea9e034f99ad58a78cc68e794c72d5eac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/bfd9e11dc7c9a6044f5074f2bd5dbf6bd48e4688f539a650f8a3686fcd7d7538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Learning AI Through Visualization, Columbia+, 150372189, June 16, 2025,</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/4e747f60-0ebc-423c-a7ac-ff8ab8da3f0d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Quantum Computing & Programming, Diploma Number: QNickel20-50, CRS4, QWorld, QItaly, DLAB, April 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Quantitative Techniques, Columbia+, 139237802, April 6, 2025,     https://badges.plus.columbia.edu/18f4fbec-2b56-41b0-8460-f4a61a58d5ed</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Quantum Computing & Programming, Diploma Number: QBronze153-27, QWorld, Qiskit, CRS4, DLAB, February 2025, QItaly153</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Destek AFAD Gönüllüsü Eğitimi, 25 saat, 10-14.02.2025, Katılım Belgesi, Belge No: 32184, Ümraniye AFAD, İstanbul, T.C. İstanbul Valiliği İl Afet ve Acil Durum Müdürlüğü, 14.02.2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> İşyerlerinde Yangın Risklerinin Yönetimi Eğitimi, 24 saat, Başarı Belgesi, İstanbul Sanayi Odası (Istanbul Chamber of Industry), İSO Akademi, Belgeyi Onaylayan: Murat Çalışır, Belge No: ISG-00224-379, 15.10.2024 – 14.01.2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elements of Quantum Computing and Programming, QCourse501-2-88, QWorld, September 2024- December 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gradle Build Caching with Develocity, Gradle Inc.Gradle Inc., Diploma Number: d1a09899-d943-4235-b5a7-1fed0d3a2e11, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gönüllü Oryantasyon Semineri, Türk Kızılay Akademi, Diploma Number: sJacJt6FFB</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kızılay Uyum Eğitimi, Türk Kızılay Akademi, 31 Aralık 2024, Belge No: zs1Sl3NaVS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NASA-National Aeronautics and Space Administration, NASA Open Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Basics of Quantum Information, IBM, 01.11.2024, Diploma Number: 6155bf93-65f9-4b1f-9640-5ca7380b4a87</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mendeley Advisor, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical Introduction to Quantum-Safe Cryptography, IBM, 2024, Diploma Number: 57832e33-eb4b-4542-94a6-00f5650a9a92</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingenii QML for Medical Imaging Course, 25.11.2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingenii Quantum Machine Learning Fundamentals Course, 08.10.2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum with String Diagrams, Diploma Number: Quantum with String Diagrams1-16, Quantum Barsaat 2024, QWorld & QPakistan, August 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QCobalt, Quantum Annealing, Quantum Barsaat 2024, QWorld & QPakistan, Diploma Number: QCobalt6-18, July 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QBronze Using Qiskit, Quantum Computing & Programming, Quantum Barsaat 2024, QWorld & QPakistan & Qiskit, Diploma Number: QBronze137-25, July 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QPrep: Preparation for Quantum Computing & Programming, Quantum Barsaat 2024, QWorld & QPakistan, Diploma Number: QPrep14-32, July 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Annealing, QClass23/24, Diploma Number: QCobalt4-21, University of Latvia Faculty of Computing, QWorld, May 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topological Quantum Computing, QClass23/24, Diploma Number: QTitanium1-28, University of Latvia Faculty of Computing, CQTech, QWorld, May 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Error Correction (QEC), QClass23/24, Diploma Number: QZinc2-27, University of Latvia Faculty of Computing, QWorld, May 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QHack 2024 Coding Challenge Completionist, ID: 45fd53e4-dc95-4849-add2-5ad26fb7b764, Xanadu, 2024.03.05</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elements of Quantum Computing and Programming. QCourse501-1 Certificate, QCourse501-1-107, QClass23/24, QWorld, Sept. 23-Jan. 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Womanium Global Quantum Sensing Training Program, Womanium Global Quantum Program 2023, ID: 35199426, 08.11.2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing Hardware Certificate, Global Quantum Program 2023, Womanium</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Womanium Global Quantum Program 2023, QNickel Diploma, Womanium, QWorld, QNickel7-52</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to Programming with Neutral Atoms Certificate, QuEra Computing Inc. & Womanium, July'23</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Key Distribution (QKD), QMercury Diploma, Womanium Global Quantum Program 2023, Womanium, QWorld, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Womanium Global Quantum Program 2023, QNickel Diploma, Womanium, QWorld</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Error Correction (QEC), QZinc, Womanium Global Quantum Program, QWorld, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing Software Certificate, Womanium Quantum Global Quantum Program, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QHack 2023 Certificate (Advanced), Xanadu</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mcusercontent.com/725f07a1d1a4337416c3129fd/images/df50a12c-8605-99c3-4a6f-a6223364cd3c.png</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing Hardware Certificate, Global Quantum Computing & Entrepreneurship Program, Certificate Number: 35199426, Womanium, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Womanium Global Quantum Computing & Entrepreneurship Program, Aug 2022, Diploma Number: QSilver14-50, QWorld</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monkeypox: Introductory course for African outbreak contexts, OpenWHO, WHO, 05.25.2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monkeypox: Epidemiology, preparedness and response for African outbreak contexts, OpenWHO, WHO, 05.25.2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">İşyerlerinde Acil Durum Yönetimi, ISG-2021-280952, İstanbul Sanayi Odası (Istanbul Chamber of Industry), İSO, İSOAkademi, 11.2021-12.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Diploma Number: QBronze72-27, QWorld, Qiskit, December 2021, QTurkey</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Diploma Number: QBronze65-19, QWorld, Qiskit, September 2021, QLibya</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, QBronze (QBronze65-19, QLibya, 2021 & QBronze72-27, QTürkiye, 2021 & QBronze137-25, QPakistan, 2024 & QBronze153-27, QItaly, 2025), QSilver (QSilver4-8, QTürkiye & QSilver7, QPakistan & QSilver12, QLibya, QSilver14-50 (&amp;lt;Womanium Quantum&amp;gt;)), QWorld, 2021-22; Quantum Computing Hardware Certificate, Womanium Quantum 2022: Global Quantum Computing & Entrepreneurship Program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Quantum AI Sustainability Symposium, IEEE Quantum, September 01, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion & Diversity in scientific publishing: why it’s a requirement, not a choice, 26.08.2021, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to Quantum Computing, 08.25.2021, by Yassin Marco, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microsoft Esports Leader, Microsoft Education, 24.08.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Engineering: Photonics in Quantum Computing and Quantum Networking, IEEE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum, July 28, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mote Certified Educator, 27.07.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Create an E-book Cover Using Canva, 26.07.2021, Coursera, ID: FKT59GZXJQPS,        </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.coursera.org/account/accomplishments/certificate/FKT59GZXJQPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disaster Awareness Training (Afet Farkındalık Eğitimi), Kocaeli AFAD, 06.07.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Understanding Disaster Risks, 26.07.2021, Republic of Türkiye Ministry of Interior Disaster and Emergency Management (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certified, Kızılay (Red Crescent), 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Basic Training for ISO 45001:2018 Occupational Health & Safety Management Systems, Sigmacert, 09.05.202</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Theme 1: Uniting Funders, Doers, and Custodians of Research to Strategically and Comprehensively Advance Quality Gender Research for SDGs, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Development Goals for Researchers, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Social impact, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Going through peer review, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Becoming a peer reviewer, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certified Peer Reviewer Course, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundamentals of peer review, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Newsela Certified Educator Program, Newsela Learning, 18.01.2021          </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/p552dp5oqc5y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WeVideo Expert Creator, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wakelet Community Leader, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">0.504x: Sorting Truth from Fiction: Civic Online Reasoning, 16.11.2020, edX & MITx </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://courses.edx.org/certificates/045b69cbc5ce45ba87f5736e2d3068cf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ISO 9001:2015 Kalite Yönetim Sistemi Temel Eğitimi (Quality Management System Basic Training), Sigmacert, 05.11.2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certified Edjineer, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sountrap Certified Educator & Expert, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adobe Creative Educator (Trendsetter, 12 Certificates, 13 Badges), 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julia for Data Science, JuliaAcademy, 2020 (Introduction to Julia, Getting Started with JuliaAcademy, Foundations of Machine Learning, Deep Learning with Flux.jl, Parallel Computing, The World of Machine Learning with Knet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Learning Python, Sep 20, 2020, LinkedIn Learning, Certificate Id:    Ad8kqQiVh5o8TYDezjyyeWaHuCpB, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/be80476d7cceb1ae0b14736dcdab70d163a6b339815af5ad73dbf0f44d9ad41e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Time Management: Working from Home, Sep 15, 2020, LinkedIn Learning & Program: PMI®  (Project Management Institute, Inc.) Registered Education Provider, Provider ID: #4101,  Certificate No: AbgVkahYuljE01qnSVd6D-3XaeG7, PDUs/Contact Hours: 1.25, Activity #:  100020003926 & Field of Study: Personal Development, Program: National Association of State  Boards of Accountancy (NASBA), Registry ID: #140940, Certificate No:  AXFs33FrKhz4w7OTBsSCuSGEz5JR, Continuing Professional Education Credit (CPE): 2.20, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/048fd7c6079df7c079fa6fa64648d2a9dfec1e4dcd7a5ed8e524ee7afa8e6fda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BTK Academy (3 Participation Certificates, 4 Completed Courses), 2020 (Google Dijital Vatandaşlık ve Çevrim İçi Güvenlik, Bilgi Teknolojileri İletişim Kurumu, BTK Akademi, 10.09.2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nearpod Certified Educator, 18.08.2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Azure Quantum Developer Workshop, The Azure Quantum Team, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Make your data accessible -It's Not FAIR! Improving Data Publishing Practices in Research,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Building trust and engagement in peer review, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to prepare a proposal for a review article, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Beginners’ guide to writing a manuscript in LaTeX, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Excellence, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to design effective figures for review articles, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundamentals of manuscript preparation, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to write an abstract and improve your article, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guide to reference managers: How to effectively manage your references, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systematic reviews 101, Technical Writing Skills, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Using proper manuscript language, Writing Skills, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to turn your thesis into an article, Writing Skills, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 tips for writing a truly terrible journal article, Writing Skills, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques for Publishing in Transformative Ground-Breaking Journals, Cell Press, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Strengthening Research Capabilities Remotely, Cell Press, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to prepare your manuscript, Fundamentals of Manuscript Preparation, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structuring your article correctly, Fundamentals of Manuscript Preparation, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to review a manuscript, Becoming a Peer Reviewer, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient Literature Search (Physical Sciences), Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient Journal Selection (Physical Sciences), Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Efficient Research Area Discovery (Physical Sciences), Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Mendeley New Tools, Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Scientific Literature Discovery for Undergraduate Student, Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Scientific Literature Discovery for Undergraduate Students, Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 ORSAM Summer School on Middle Eastern Affairs, 21-24.09.2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 ePROTECT Respiratory Infections, May 8, 2020, OpenWHO, World Health Organization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Mechanical Ventilation for COVID-19, 16.04.2020, Harvard Medical School is accredited by the Accreditation Council for Continuing Medical Education (ACCME®) to provide continuing medical education for physicians.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Personal Stress Management Program, 11.04.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Crisis Management Program, 10.04.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Leadership Program, 08.04.2020, Ministry of Interior, Disaster and Emergency Management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 COVID-19: Operational Planning Guidelines and COVID-19 Partners Platform to support country preparedness and response, March 29, 2020, OpenWHO, World Health Organization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to learn a language, Kiron, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Psychology, Psychological First Aid (PFA), Kiron, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Nodes Program Used in Search and Rescue Activities, 28.01.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Disaster Awareness Training Program for Individuals and Families, 28.01.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Flipgrid Certified Educator, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Unleash creativity with MakeCode and Minecraft: Education Edition & My M. Journey, Code Builder, Example M. Lesson, Classroom Management, Multiplayer, World Setup, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Physical computing for the non-computer science educator, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Computational Thinking and its importance in education, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to Infuse Computational Thinking in your Teaching with Maker Challenges, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Getting started with Azure for Education, Microsoft Education, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 OneNote Staff Notebook: Tools for staff collaboration, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 OneNote Class Notebook: A teacher's all-in-one notebook for students, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Getting Started with OneNote, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Streamline efficiency with Office 365 apps, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft Forms: Creating Authentic Assessments, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teach Student-Led Computer Science Advocacy, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Working with a visual learning tool (Sensavis). Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft Innovative Educator Expert 2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft Master Trainer, 2016-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Skype in the Classroom Expert. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3 - In the Classroom. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3 – Programming. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3 - Getting Started. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Create a world of tomorrow in your classroom with Windows 10, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Game Development Crash Course w/Solar2D: Fast and EASY!, 02.23.2017, by J.A. Whye, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Build and Deploy Your First Decentralized App with Etherem, 12.10.2017, by Gary Simon, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Best Online Excel Training | Best Shortcuts in 30 mins, 02.24.2017, by Yoda Learning, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Deploying Android Apps to Different App Stores - Correctly!, 02.26.2017, by Jason Low, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to Create Your Udemy Course, 02.24.2017, by Udemy Instructor Team, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Adobe Presenter ile Powerpointlerden Elearning yapalım, 02.24.2017, by Ercan Altuğ Yılmaz, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Udemy LIVE 2016, 02.24.2017, by Udemy Instructor Team, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to Self-Study English Online, 02.24.2017, by Nikki Joslin, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Lean In Presents: Centered Leadership, 03.06.2017, by Joanna Barsh, LeanIn Foundation, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 El Islam: Una Religión de Paz, 03.06.2017, by Claudia Ruiz Arriola, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 The biography of Prophet Muhammad part 1, 03.12.2017, by Islamic Guidance, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 CK-12 Certified Educator. CK-12 Foundation, 2018-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Summer School 101 & 201. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Windows 10 and Classroom Agility. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Microsoft Teams, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 The Student Teacher Education Program, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Reimagine the writing process with Microsoft in Education, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Creating a digitally inclusive learning community, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft DevOps200.3: Continuous Integration and Continuous Deployment, 10.06.2017, Certification Number: 49bde4faf53f40abb6b0ac51961fc451</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Training teachers to author accessible content. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Problem-Based Learning. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Online Marketing Basic Training. TOBB, İŞKUR, ÇSGB Ministry confirmed (Türkiye), Google Dijital Atölye (Digital Garage), 2017 (Dijital Pazarlamanın Temelleri, Google Dijital Atölye, Google EMEA, IAB Europe, Certificate No: LBB N26 W8Q)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teaching Sustainable Development Goals. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Kodu. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 TweetMeet. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Make What's Next Through Collaboration, Citizenship, and Creative Thinking. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Design, Deploy & Transform Workshop. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 MIE Trainer. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher academy: Windows 10. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Digital Inking with Surface. Microsoft, 2016 145. Digital Citizenship. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Step up to Computer Science.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Occupational Safety Specialist, OSS-C, Ministry of Labour and Social Security of the</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Republic of Türkiye, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Certified Microsoft Innovative Educator. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher academy: Windows 10. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Digital Inking with Surface. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Digital Citizenship. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Step up to Computer Science. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Amplifying Student Voice. Microsoft, 2016 154. Microsoft Imagine Academy. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Prepare to Teach Creative Coding Through Games and Apps. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher Academy: Office 365. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Microsoft Classroom. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Hour of Code: Facilitation Training and Lots of Resources! Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher Academy: OneNote, The Ultimate Collaboration Tool. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Technology Enriched Instruction. Microsoft, 2016 161. Educator Community Contributor. Microsoft, 2016 162. Educator Community Influencer. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 21st Century Learning Design. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft in Education. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft in the Classroom. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 MIE Trainer Academy Learning Path. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teaching with Technology 2016. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teaching with Technology Basics. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Minecraft Certified Educator, Minecraft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Certified Web Solutions Provider: Web Çözümleri Sağlayıcısı Sertifikası, ResellerClub University, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Occupational Safety and Health (OSH, Marmara University), 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 120 Hour English Course (Dilko), 2005</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Master Computer Teacher Certificate from M.E.B. (National Education Ministry), 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Expert Computer Teacher Certificate from Governorship (Yalova & Istanbul), 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Pedagogical Formation (University of Kocaeli), 1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Astronomy Course (University of Ege), 1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 720 Hour English Course (University of Kocaeli), 1993-1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Electric Counter Attention T.E.K. (Türkiye Electric Corporation) (Internship), 1993</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Enamelled Wire Production, EMTEL (Internship), 1992</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Arabic Language Certificate I., II. Level, Egypt, Arab Radio, 1991</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 ~1000 Badges & Certificates: 79 Elsevier, PennyLane (2 Certificate, 22 Badges) (https://pennylane.ai/profile/mkececi), B+C Microsoft Education 858 modules, 516 badges, 95 trophies, 1 reputation (https://learn.microsoft.com/en-us/users/mkececi/), 16 MVA, 30 Google, 3 ResellerClub, 3 Firefox, 1 WordPress, 3 Minecraft, 7 Fedora, 43 Spiceworks, 10 Edmodo, 27B+1C European Schoolnet, 30 Sociabble, 12 Udemy, 21 Brighttalk, 4 OpenWHO, Columbia+ (2C, 6B, https://badges.plus.columbia.edu/profile/mehmetkeeci404433/wallet), LinkedIn Learning (8C), Badgelist (27B, https://badgelist.com/u/mkececi), Credly (28B, https://www.credly.com/users/mkececi), BTK Akademi (5C), Accredible (5 C+B,  https://www.credential.net/profile/mkececi/wallet), Badgr (151B,    https://api.badgr.io/public/collections/55f6069cb6a8861abd957632b5a465a9) etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Technology Competency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> MS Office (Word, Excel, PowerPoint, Access, OneNote, Publisher, Sway) (97-***), Libre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office, Open Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> OSs: Linux (Ubuntu, Fedora etc. 1999-***), Windows 10-11 (1990-***)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Programming: Quantum Computing, Python, Julia, Lua, Fortran, C/C++/C++ Builder, Java,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> C#, Perl, BioPerl, BioPython, R, RStudio, Statistica, PyCharm, IPython, Anaconda (Miniconda, Miniforge, nteract), Visual Studio Code, JupyterLab, Notebook Lab, Wing IDE, SciPy, Panda, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Web Languages: Html, Asp, Asp.Net, PHP, Java Script, VBScript (1999-***)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Scientific Programs: Strong background in mathematics and ability to use software like MATLAB, Maple, Mathematica, and C++ to conduct mathematical, and numerical analysis. Physics, Astrophysics (Astropy), Mathematics, Bioinformatics, Statistics (Tableau, Power BI, SPSS, PSPP, Salstat), etc. (1994-***)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Virtualization (VirtualBox, VMware)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Web Server: IIS, WebMatrix, Web PI, XAMPP, cPanel, phpMyAdmin, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Hardware, Internet, Network, CMS (WordPress, Joomla), LMS (Articulate, Quizmaker, ClassMaker) etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Translations Tools: Virtaal, Poedit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open Journal Systems (OJS), Open Monograph Press (OMP), Open Conference Systems (OCS), Open Harvester Systems (OHS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum ComputingResearch Areas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantum Field Theory (QFT), Instanton, Conformal Field Theory (CFT), High Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics (HEP), Particle Physics, High Magnetic Fields, Hydrocarbons Behaviour, Biophysics,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysics, Cosmology, Cosmogony, Bioinformatics, Nanotechnology, Programming Languages,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web Servers, Information Technology (IT), Software, Operating Systems (OSs), History of Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Technology, Philosophy of Science, Ethics, Science and Technology Management, Leadership,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morals and Religion, Interdisciplinary Relationship, Health Information System (HIS), Occupational</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safety, Data Bases, Big Data, Superconductivity, Medical Physics, Radioactivity, Internet of Things</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(IoTs), Mathematical Physics, Electronics, Intelligent Systems, Education, Physics Education,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy of Physics, Book/e-Book Publish & Edit, CMS, SEO, E-Learning, LMS, L&D, Open</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Badges, Blockchain, Topology of Fermions, Quantum Computing.Authored scientific and general books in Turkish and English, published with ISBN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Türkçe Alıntılar: Turkish Proverbs, Turkish Ed., 03.2015, ISBN-13: 978-1507893340</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Biyoenformatik I: Bioinformatics I, 23.03.2015, ISBN-13: 978-1511410755, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes I: Türkçe Alıntılar I, Turkish Ed., 07.04.2015, ISBN-13: 978-1511632331</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes II: Türkçe Alıntılar II, Turkish Ed., 09.04.2015, ISBN-13: 978-1511654913</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes III: Türkçe Alıntılar III, Turkish Ed., 09.04.2015, ISBN-13: 978-1511661447</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes IV: Türkçe Alıntılar IV, Turkish Ed., 11.04.2015, ISBN-13: 978-1511685740</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Proverbs I: Türkçe Özlü Sözler I, ISBN: 978-1-71669-557-5</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Biyoenformatik 1: Bioinformatics 1, Tam Renkli, 16.05.2015, ISBN-13: 978-1511760904</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Bioinformatics I: Introduction to Bioinformatics, English Ed., ISBN-13: 978-1511789127, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics 1: Introduction to Bioinformatics, English Ed., Full Color, 18.04.2015, ISBN-13: 978-1511789882, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Student Bingo: Öğrenci Bingosu, ISBN-13: 978-1512034516</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Student Buzzword: Öğrenci Buzzwordu, ISBN-13: 978-1512050837, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar: Turkish Quotes, ISBN: 9781312916296, E-Kitap: E-Book</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes: Türkçe Alıntılar, ISBN: 9781312986565, E-Book</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Özlü Sözler, ISBN: 9781311398024, E-Kitap: E-Book/EPUB/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simetri I: Symmetry I, ISBN-13: 978-1512392159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kâf Dağı Operasyonu: Entropy Operasyonu, ISBN-13: 978-1514159194</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Toplumsal Kanser: Social Cancer, ISBN-13:978-1514304594</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes V: Türkçe Alıntılar V, Turkish Ed., 21.07.2015, ISBN-13: 978-1515170617</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes VI: Türkçe Alıntılar VI, Turkish Ed., 19.09.2015, ISBN-13: 978-1517382520</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Çocukların Meslek Seçimi: Ne olmak istiyorsunuz?, Turkish Ed., 16.09.2015, ISBN-13: 978-1517382643</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abstract Thought & Analytic Thinking Quotes, English Ed., 26.11.2015, ISBN: 978-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1519559340, Paperback, E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Beginning Bioinformatics: Presentation to Bioinformatics, English Ed., 26.01.2016, ISBN: 978-1530196067, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes VII: Türkçe Alıntılar VII, Turkish Ed., 14.05.2016, ISBN-13: 978-1533268440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quotes of Mehmet Keçeci: Mehmet Keçeci’nin Sözleri, Turkish Ed., 11.08.2016, ISBN-13: 978-1537032986</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes VIII: Türkçe Alıntılar VIII, Turkish Ed., 11.08.2016, ISBN-13: 978-1537033044</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes IX: Türkçe Alıntılar IX, Turkish Ed., 20.10.2016, ISBN-13: 978-1539645337</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Info & Data: Bilgi & Veri, English & Turkish Ed., 08.11.2016, ISBN-13: 978-1539999393, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Words: Kelimeler, Turkish Ed., 08.11.2016, ISBN-13: 978-1539999478</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Düşündüren Alıntılar: Thought Quotes, Turkish Ed., E-Kitap: E-Book, 15.11.2016, ISBN:  1230001428698</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes X: Türkçe Alıntılar X, Turkish Ed., 25.04.2018, ISBN-13: 978-1717427106</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A Guide to Bioinformatics Tools, English Ed., 18.04.2019, ISBN-13: 978-1095163856</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics Tools, English Ed., 25.04.2019, ISBN-13: 978-1095890714</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Farkındalık: Awareness (Bilgeliğin İlk Adımı: First Step of Wisdom), ISBN: 9781715682897/Cream & ISBN: 9781034696032/White, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Çocukların Meslek Seçimi: Job Choice for Kids (Ne olmak istiyorsunuz?: What do you want to be?), ISBN: 9781715785901, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar I: Turkish Quotes I (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034080497, Blurb Books</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar II: Turkish Quotes II (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034150886, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar III: Turkish Quotes III (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034153115, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar IV: Turkish Quotes IV (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034153986, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar V: Turkish Quotes V (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034155720, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar VI: Turkish Quotes VI (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034155805, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar VII: Turkish Quotes VII (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034156529, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar VIII: Turkish Quotes VIII (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034156543, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar IX: Turkish Quotes IX (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034158806, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aşkın Anatomisi: Anatomy of Love, ISBN: 9781034515982, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Küresel Gambit: The Global Gambit, ISBN: 9781006625435, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2021). Öz Farkındalık: Mindfulness (Bilgeliğin Üçüncü Adımı: Third Step of Wisdom), ISBN: 9781034850311, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digital Art Therapy I, 03.03.2023, ISBN: 9798211486119, BlurbCertificate of Honor</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Electric Power System Research. Certificate of Reviewing Awarded July 2015 (60 reviews) presented to Mehmet Keçeci in recognition of the review contributed to the journal. The Editors of Electric Power System Research. Elsevier Reviewer Recognition. 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation, Kalem College, 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation: T.C. Naval Forces Command, 08.09.2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation, Ümraniye National Education Directorate, 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Plaque of Appreciation, İrfan College, 2003-2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation, Ümraniye National Education Directorate, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book Links</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.blurb.com/user/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.amazon.com/stores/author/B00WH281P0  </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.kobo.com/us/en/ebook/dusunduren-alntlar </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.lulu.com/spotlight/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.overdrive.com/creators/937291/mehmet-kececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://books.apple.com/us/author/mehmet-ke%C3%A7eci/id1014080843 </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://draft2digital.com/book/894352</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://draft2digital.com/book/2932509</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.smashwords.com/profile/view/mkececi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Links</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://orcid.org/0000-0001-9937-9839</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.researchgate.net/profile/Mehmet-Kececi  </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://independent.academia.edu/MehmetKececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://dergipark.org.tr/tr/pub/@mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.webofscience.com/wos/author/record/H-7476-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://inspirehep.net/authors/1361774</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://scholar.google.com/citations?user=PleXSXMAAAAJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.scopus.com/authid/detail.uri?authorId=39762289000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Web of Science ResearcherID: H-7476-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORCID: 0000-0001-9937-9839</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scopus Author ID: 39762289000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loop profile: 905355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SciProfiles: 110585</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ciência ID: 411D- 32F4-237FReviewer List</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Electric Power System Research. Certificate of Reviewing Awarded July 2015 (60 reviews) presented to Mehmet Keçeci in recognition of the review contributed to the journal. The Editors of Electric Power System Research. Elsevier Reviewer Recognition. 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Cyborg and Bionic Systems, SPJ (Science Partner Journals), AAAS (American Association for the Advancement of Science), 2023 (6 reviews)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Reviewer (30 International Scientific Journal, 2011 - ***, &amp;gt;100 English, Turkish articles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Badges & Certificates</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.credly.com/users/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://api.badgr.io/public/collections/55f6069cb6a8861abd957632b5a465a9</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://badgr.com/public/issuers/yP8s_p1_RW2xLbBXM_NL0Q/badges</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.credential.net/profile/mkececi/wallet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://openbadgepassport.com/app/profile/15961</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://edex.adobe.com/community/member/_9cgemrxj</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://badgelist.com/u/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://badgelist.com/u/Mehmet-Kececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.linkedin.com/learning/certificates/47b23dc546a920aa98f813617e795e8ea9e034f99ad58a78cc68e794c72d5eac</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/bfd9e11dc7c9a6044f5074f2bd5dbf6bd48e4688f539a650f8a3686fcd7d7538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/be80476d7cceb1ae0b14736dcdab70d163a6b339815af5ad73dbf0f44d9ad41e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/048fd7c6079df7c079fa6fa64648d2a9dfec1e4dcd7a5ed8e524ee7afa8e6fda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/4e747f60-0ebc-423c-a7ac-ff8ab8da3f0d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/18f4fbec-2b56-41b0-8460-f4a61a58d5ed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mcusercontent.com/725f07a1d1a4337416c3129fd/images/df50a12c-8605-99c3-4a6f-a6223364cd3c.png</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/p552dp5oqc5y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/k86h2o7qxjbg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/tqo7aiesb6tr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/6ii26u8oqke7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/shkbvnp3eyq5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/cgvzjyvboprs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/ex9egmt93aqf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/wvyzyrmo8n7i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/gafbb2325b9a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pennylane.ai/profile/mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://learn.microsoft.com/en-us/users/mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/profile/mehmetkeeci404433/wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.coursera.org/user/f50fe5dc943341246de13b30169ed87d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.brighttalk.com/mybrighttalk/recently-viewed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wakelet.com/@mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medium.com/@mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.growkudos.com/profile/Mehmet_Ke%C3%A7eci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anaconda.org/bilgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pypi.org/user/WhiteSymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/WhiteSymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/j9f5c/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://figshare.com/authors/Mehmet_Ke_eci/14301782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.goodreads.com/author/show/12062046.Mehmet_Ke_eci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hcommons.org/members/mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/mehmet-kececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://digitalworld.coursify.me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Weyl Semimetals: Emergence of Exotic Electrons and Topological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Keçeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic Features of Keçeci and Oresme Number Sequences: Dynamic and Static Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Keçeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Nodes Have an Order: The Keçeci Layout for Structured System Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Keçeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehmet Keçeci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehmet-kececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9937-9839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=PleXSXMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-7476-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal InformationMehmet KeçeciOnline CV: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/WhiteSymmetry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Degree:Ph.D. Student in Physics (2018-2024, Completed the dissertation phase of thePh.D. in Physics)Master Science in Physics, MSc. (2001)Physics, University of Kocaeli, BSc. (1998)Physics & Science & Information Technologies Teacher (1999-2008)Occupational Safety Specialist (2016)Biophysics; Information Technologies & Health Information Systems &Bioinformatics Lecturer (2010 - 2014)Certified Microsoft Innovative Educator, 2016-12.2024MIE Master Trainer (2016-12.2024)MIE Expert (2017 - 12.2024)Editorial Board Member (15.10.2019 - 2023)Author (2015 - ***), Blog Writer, 1999Reviewer (2012 - ***, ~100 Articles, ~30 Journals)Scientific Writer (29.08.1995 - ***)Orcid: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-9937-9839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2024 Gebze Technical University (GTU), Doctor of Philosophy (Ph.D.) in Physics, Graduate School, Türkiye (Thesis term, %30 English, 3.14/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dissertation (Thesis) Subject: Investigation of Quantum Information Processing Technology Used in Topological Nanostructures Weyl and Majorana Fermions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 Gebze Technical University (GTU), Master of Science (MSc.) in Physics, Faculty of Science, Türkiye</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis Subject: Conformal Spinor Field Theories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1998 University of Kocaeli, Bachelor of Science in Physics (BSc.), Faculty of Arts and Sciences, Türkiye</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Program Duration: 1 year of English preparation +4 years of education (30% of instruction in</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">English)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 University of İnönü Vocational School, Industrial Electronics, TürkiyeCareer Level/Business Experience:2023 - *** Voluntarily: Editorial Board Member, Open Science Articles (OSAs)10.15.2019 - 2023 Voluntarily: Editorial Board Member, Nanotechnology and Nanomedicine Archives, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - *** Author (Book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - *** Voluntarily: Reviewer (Academical)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 - *** Freelancer Scientific Writer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 Course & Internship & Certificate of Occupational Safety Specialist</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 13.06.2014 Lecturer: Bioinformatics, Information Technologies I-II, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Nursing, Health Management, Law, Nutrition and Dietetics, Physical Therapy and Rehabilitation, Pharmacy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer: Health Information Systems, Health Information System and Applications I-II, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Medical Documentation and Secretarial Program)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer: Fundamental Information Technologies and Instrumentations, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Medical Documentation and Secretarial Program, Justice Higher Vocational School)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer: Information and Communication Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Operating Theatre Services, Dental Prosthesis Technology, Dialysis, Pharmacy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Services, Audiometry, Optician, Medical Documentation and Secretarial, Medical Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques, Medical Laboratory Techniques, Radiotherapy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2013 Lecturer: Information Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law, Physical Therapy and Rehabilitation, Nursing, Pharmacy, Nutrition and Dietetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2012 Lecturer: Information Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physical Therapy and Rehabilitation, Nursing, Health Management, Pharmacy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2011 Lecturer: Information Technologies, Istanbul Medipol University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculties (Nursing, Health Management, Physiotherapy and Rehabilitation, Pharmacy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2011 General Manager (CEO) of Hiperteknoloji Inf. Edu. Const. Ind. and Foreign Trade Ltd. Co.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008 Private High School (Physics & Science & Information Technology) Teacher,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programmer (C++)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Scientific Paper, Journal Article & others (full list)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). The Keçeci Layout: A Deterministic, Order-Preserving Visualization Algorithm for Structured Systems. Open Science Articles (OSAs), Zenodo. https://doi.org/10.5281/zenodo.16526799</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik ve Hipergerçek Uzaylarda Geometrik Analizi. WorkflowHub. https://doi.org/10.48546/workflowhub.document.40.1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Geometric Interpretations of Keçeci Numbers within Neutrosophic and Hyperreal Number Systems. WorkflowHub. https://doi.org/10.48546/workflowhub.document.41.1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik Hipergerçek Uzaylarda Geometrik Temsilleri. figshare. https://doi.org/10.6084/m9.figshare.29636750</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Geometric Representations of Keçeci Numbers in Neutrosophic Hyperreal Spaces. figshare. https://doi.org/10.6084/m9.figshare.29636849</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik Küme Teorisi ve Hipergerçek Uzaylarda İncelenmesi. OSF. https://doi.org/10.17605/OSF.IO/KVCB6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Investigation of Keçeci Numbers via Neutrosophic Set Theory and Hyperreal Spaces. OSF. https://doi.org/10.17605/OSF.IO/VMK82</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Geometric Interpretations of Keçeci Numbers with Neutrosophic and Hyperreal Numbers. Zenodo. https://doi.org/10.5281/zenodo.16344232</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Keçeci, M. (2025). Keçeci Sayılarının Nötrosofik ve Hipergerçek Sayılarla Geometrik Yorumlamaları. Open Science Articles (OSAs), Zenodo. https://doi.org/10.5281/zenodo.16343568</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus [Data set]. OSF. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17605/OSF.IO/9C26Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus [Data set]. figshare. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29621336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus [Data set]. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.datafile.23.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). adnus. Open Science Articles (OSAs), Zenodo. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16341919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Echoes of Constancy: Waves of Change in the Keçeci and Oresme Sequences. In SciELO Preprints. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1590/SciELOPreprints.12584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Stratum Model-Based Analysis of Topological Insulators Hosting Weyl and Majorana Fermions. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.39.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Quantum Computing Applications of Weyl-Majorana Hybrid States in Layered Systems via Stratum Model. figshare. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29606039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Bridging Quantum Theory and Computation: The Role of Hilbert Spaces. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.38.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Hilbert Spaces and Quantum Information: Tools for Next-Generation Computing. figshare. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29604011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Between Chaos and Order: A Behavioural Portrait of Keçeci and Oresme Numbers. preprints.ru. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.24108/preprints-3113623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Analysing the Dynamic and Static Structures of Keçeci and Oresme Sequences. Authorea. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175199926.64529709/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Dynamic Sequences Versus Static Sequences: Keçeci and Oresme Numbers in Focus. Preprints. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.20944/preprints202507.0781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Mobility and Constancy in Mathematical Sequences: A Study on Keçeci and Oresme Numbers. OSF. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17605/osf.io/68r4v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, Mehmet (2025). Dynamic and Static Approaches in Mathematics: Investigating Keçeci and Oresme Sequences. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/gbdgx-d8y63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, Mehmet (2025). Dynamic-Static Properties of Keçeci and Oresme Number Sequences: A Comparative Examination. figshare. Journal contribution. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29504960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Variability and Stability in Number Sequences: An Analysis of Keçeci and Oresme Numbers. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.37.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Dynamic vs Static Number Sequences: The Case of Keçeci and Oresme Numbers. Open Science Articles (OSAs), Zenodo. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15833351</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). A Graph-Theoretic Perspective on the Keçeci Layout: Structuring Cross-Disciplinary Inquiry. Preprints. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.20944/preprints202507.0589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Oresme. figshare. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29504708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Oresme [Data set]. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.datafile.18.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Oresme (0.1.0). Open Science Articles (OSAs), Zenodo. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15833238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Exploring Weyl Semimetals: Emergence of Exotic Electrons and Topological Order. HAL open science. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05146435;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.35594.17606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Harnessing Geometry for Quantum Computation: Lessons from Nodal-Line Materials. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/w6vmd-4vb84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Quantum Information at the Edge: Topological Opportunities in Nodal-Line Materials. figshare. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29484947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Nodal-Line Semimetals: Unlocking Geometric Potential in Quantum Information. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.36.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). From Weyl Fermions to Topological Matter: The Physics of Weyl Semimetals. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/p79v7-kje79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Weyl Semimetals and Their Unique Electronic and Topological Characteristics. figshare. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29483816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Weyl Semimetals: Unveiling Novel Electronic Structures and Topological Properties. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.35.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). When Nodes Have an Order: The Keçeci Layout for Structured System Visualization. HAL open science. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05143155;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.19098.76484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Keçeci Layout: A Cross-Disciplinary Graphical Framework for Structural Analysis of Ordered Systems. Authorea. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175156702.26421899/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Beyond Traditional Diagrams: The Keçeci Layout for Structural Thinking. Knowledge Commons. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17613/v4w94-ak572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Keçeci Layout: A Structural Approach for Interdisciplinary Scientific Analysis. figshare. Journal contribution. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.6084/m9.figshare.29468135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, July 3). The Keçeci Layout: A Structural Approach for Interdisciplinary Scientific Analysis. OSF. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.17605/OSF.IO/9HTG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Beyond Topology: Deterministic and Order-Preserving Graph Visualization with the Keçeci Layout. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.34.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Keçeci Layout: A Structural Approach for Interdisciplinary Scientific Analysis. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15792684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Technical and Theoretical Bridges Between Gravitational Wave Observations and Quantum Information Processing Systems. Authorea. July, 2025. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175138854.46819184/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). New Technological and Methodological Approaches in Gravitational Wave Detection and Quantum Computing Development. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.33.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Scalable Complexity in Fractal Geometry: The Keçeci Fractal Approach. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175131225.56823239/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Fractals. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.32.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Deterministic Zigzag Layout. WorkflowHub. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.48546/workflowhub.document.31.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Zigzag Layout Algorithm. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175087581.16524538/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci's Arithmetical Square. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.175070836.63624913/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Keçeci Numbers and the Keçeci Prime Number. Authorea. June, 2025. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.22541/au.174890181.14730464/v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Çoklu İşlemci Mimarilerinde Kuantum Algoritma Simülasyonlarının Hızlandırılması: Cython, Numba ve Jax ile Optimizasyon Teknikleri. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15580503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kuantum Hata Düzeltmede Metrik Seçimi ve Algoritmik Optimizasyonun Büyük Ölçekli Yüzey Kodları Üzerindeki Etkileri. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15572200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kuantum Hata Düzeltme Algoritmalarında Özyineleme Optimizasyonu ve Aşırı Gürültü Toleransı: Kuantum Sıçraması Potansiyelinin Değerlendirilmesi. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15570678</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Yüksek Kübit Sayılı Kuantum Hesaplamada Ölçeklenebilirlik ve Hata Yönetimi: Yüzey Kodları, Topolojik Malzemeler ve Hibrit Algoritmik Yaklaşımlar. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15558153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Künneth Teoremi Bağlamında Özdevinimli ve Evrişimli Kuantum Algoritmalarında Yapay Zekâ Entegrasyonu ile Hata Minimizasyonu. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15540875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). The Relationship Between Gravitational Wave Observations and Quantum Computing Technologies. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15524251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kütleçekimsel Dalga Gözlemleri ile Kuantum Bilgisayar Teknolojileri Arasındaki Teknolojik ve Metodolojik Bağlantılar. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15519591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Accuracy, Noise, and Scalability in Quantum Computation: Strategies for the NISQ Era and Beyond. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15515113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Quantum Error Correction Codes and Their Impact on Scalable Quantum Computation: Current Approaches and Future Perspectives. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15499657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Nanoscale Quantum Computers Fundamentals, Technologies, and Future Perspectives. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15493024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Investigating Layered Structures Containing Weyl and Majorana Fermions via the Stratum Model. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15489074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Diversity of Keçeci Numbers and Their Application to Prešić-Type Fixed-Point Iterations: A Numerical Exploration. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15481711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Kuantum geometri, topolojik fazlar ve yeni matematiksel yapılar: Disiplinlerarası bir perspektif. Zenodo. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15474957</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Understanding quantum mechanics through Hilbert spaces: Applications in quantum computing. Zenodo. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15468754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Nodal-line semimetals: A geometric advantage in quantum information. Zenodo. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15455271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). Weyl semimetals: Discovery of exotic electronic states and topological phases. Zenodo. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15447116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 15). The Keçeci binomial square: A reinterpretation of the standard binomial expansion and its potential applications. Zenodo. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15425529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 14). Kececisquares. Zenodo. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15411670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 13). Scalable complexity: Mathematical analysis and potential for physical applications of the Keçeci circle fractal. Zenodo. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15392772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 13). Kececifractals. Zenodo. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15392518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 11). Keçeci numbers and the Keçeci prime number: A potential number theoretic exploratory tool. Zenodo. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15381697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 10). Kececinumbers. Zenodo. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15377659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025). From Majorana fermions to quantum devices: The role of nanomaterials in the second quantum era. Zenodo. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15331067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 1). Keçeci Layout. Zenodo. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15314328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 1). Kececilayout. Zenodo. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15313946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 6). Grikod2. Zenodo. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15352206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2025, May 6). Grikod. Zenodo. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.12731345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Garrett, J., Luis, E., Peng, H.-H., Cera, T., Gobinathj, Borrow, J., Keçeci, M., Splines, Iyer, S., Liu, Y., cjw, & Gasanov, M. (2022–2023). garrettj403/SciencePlots (Versions 2.1.1, 2.1.0, 2.0.1) [Computer software]. Zenodo. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10206719</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (v2.1.1); </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7986336</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (v2.1.0); </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7394724</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (v2.0.1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2021). The Next Stop: Future Planet Walks. In SEDS Space Arts 2021, Global Art Competition, Sri Lanka. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.21394.12482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2020, October 25). Discourse on the second quantum revolution and nanotechnology applications in the midst of the COVID-19 pandemic of inequality. International Journal of Latest Research in Science and Technology, 9(5), 1–7. eISSN: 2278-5299. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7483395;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/jtnm;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mnkjournals.com/journal/ijlrst/Article.php?paper_id=11004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2019). Quantum and Art. Presented at International Workshop on Quantum Frontiers of Technology, TÜBİTAK, TÜSSİDE, Gebze, Türkiye. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.27533.90089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2019, December 6). 2 Boyutlu Tek Katmanlı Yapıların Su Arıtımında Kullanımının Stratejik Önemi (Strategic Importance of Use of 2 Dimensional Monolayer Structures in Water Purification). 23. Sıvı Hâl Sempozyumu (23rd Liquid State Symposium), Pîrî Reis University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567811;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/337812505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2017, July 19–21). Açık Dijital Rozetlerin Eğitim ve Kariyer Planlamasında Kullanımı (Use of open digital badges in education and career planning). ADIM Fizik Günleri VI, Balıkesir Üniversitesi (ADIM Physics Days VI, Balıkesir University), Türkiye. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567962;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adimfizikvi.balikesir.edu.tr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/318658786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2011). 2n-dimensional at Fujii model instanton-like solutions and coupling constant's role between instantons with higher derivatives. Turkish Journal of Physics, 35(2), 173–178. ISSN: 1300-0101, eISSN: 1303-6122. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.3906/fiz-1012-66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2005, September 13–16). 2n-boyutlu Fujii modelinde instanton çözümleri ve bağlantı sabitinin instantonlar arasındaki rolü. Presented at World Year of Physics 2005 Turkish Physical Society 23rd International Physics Congress, Muğla University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1441.4887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2005, May). Konformal invaryant Fujii modelinin instanton tipi tam çözümü. Presented at Geleneksel Erzurum Fizik Günleri-II, Atatürk University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.3538.6408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2002, September 16–20). Exact instanton-like solution conformal invariant of Fujii model, construct for four-dimensional and subderivative. Presented at Working Group II, Turkish Nonlinear Science Working Group, Karaburun/Izmir, Türkiye. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1638.0964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2001). Konformal Spinör Alan Teorileri (Yüksek Lisans Tezi). Gebze Teknik Üniversitesi, Fen Bilimleri Fakültesi, Fizik.International Scientific Symposium, Announcements & Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M., Quantum and Art, International Workshop on Quantum Frontiers of Technology,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">November 8 – 11 2019, TÜBİTAK, TÜSSİDE, TBAE, Gebze, Türkiye. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dx.doi.org/10.13140/RG.2.2.27533.90089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2005, September 13–16). 2n-boyutlu Fujii modelinde instanton çözümleri ve bağlantı sabitinin instantonlar arasındaki rolü. Presented at World Year of Physics 2005 Turkish Physical Society 23rd International Physics Congress, Muğla University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1441.4887</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">National Scientific Symposium, Announcements & Conference Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2019, December 6). 2 Boyutlu Tek Katmanlı Yapıların Su Arıtımında Kullanımının Stratejik Önemi (Strategic Importance of Use of 2 Dimensional Monolayer Structures in Water Purification). 23. Sıvı Hâl Sempozyumu (23rd Liquid State Symposium), Pîrî Reis University, Türkiye. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567811;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">    </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/337812505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2017, July 19–21). Açık Dijital Rozetlerin Eğitim ve Kariyer Planlamasında Kullanımı (Use of open digital badges in education and career planning). ADIM Fizik Günleri VI, Balıkesir Üniversitesi (ADIM Physics Days VI, Balıkesir University), Türkiye.            </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.15567962;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adimfizikvi.balikesir.edu.tr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;          </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/318658786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2002, September 16–20). Exact instanton-like solution conformal invariant of Fujii model, construct for four-dimensional and subderivative. Presented at Working Group II, Turkish Nonlinear Science Working Group, Karaburun/Izmir, Türkiye.       </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dx.doi.org/10.13140/RG.2.1.1638.0964</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Affiliation Scientific Journals, Duty at International Scientific Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer (~30 International Scientific Journal, 2011 - ***, &amp;gt;100 English, Turkish articles)International Scientific Programs: Member of Technical Program Committee (TPC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The 2016 International Conference on Biological Information and Biomedical Engineering.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">September 24-26, 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.icbibe.org/2016/Committee.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26th IEEE Signal Processing and Communications Applications Conference (SIU),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference Proceedings Committee Member (3 Articles): 2-5 May 2018, Çesme/Izmir,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Türkiye</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd International Conference and Exhibition on Nanotechnology, Nano San Diego 2018,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organizing Committee, November 19-21, 2018, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanotechnology and Nanomedicine Archives, Editorial Board, USA, 10.15.2019-2023Internships, Courses, Certificates</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Introduction to PennyLane Certificate, PennyLane, 30.06.2025,      https://pennylane.ai/profile/mkececi/certificate/introduction-to-pennylane</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Introduction to Quantum Computing, Completion certificate, D-Wave, 21.06.2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Introduction to Artificial Intelligence (2023), LinkedIn Learning, National Association of State Boards of Accountancy (NASBA), 18.06.2025,</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/47b23dc546a920aa98f813617e795e8ea9e034f99ad58a78cc68e794c72d5eac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/bfd9e11dc7c9a6044f5074f2bd5dbf6bd48e4688f539a650f8a3686fcd7d7538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Learning AI Through Visualization, Columbia+, 150372189, June 16, 2025,</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/4e747f60-0ebc-423c-a7ac-ff8ab8da3f0d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Quantum Computing & Programming, Diploma Number: QNickel20-50, CRS4, QWorld, QItaly, DLAB, April 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Quantitative Techniques, Columbia+, 139237802, April 6, 2025,     https://badges.plus.columbia.edu/18f4fbec-2b56-41b0-8460-f4a61a58d5ed</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Quantum Computing & Programming, Diploma Number: QBronze153-27, QWorld, Qiskit, CRS4, DLAB, February 2025, QItaly153</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Destek AFAD Gönüllüsü Eğitimi, 25 saat, 10-14.02.2025, Katılım Belgesi, Belge No: 32184, Ümraniye AFAD, İstanbul, T.C. İstanbul Valiliği İl Afet ve Acil Durum Müdürlüğü, 14.02.2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> İşyerlerinde Yangın Risklerinin Yönetimi Eğitimi, 24 saat, Başarı Belgesi, İstanbul Sanayi Odası (Istanbul Chamber of Industry), İSO Akademi, Belgeyi Onaylayan: Murat Çalışır, Belge No: ISG-00224-379, 15.10.2024 – 14.01.2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elements of Quantum Computing and Programming, QCourse501-2-88, QWorld, September 2024- December 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gradle Build Caching with Develocity, Gradle Inc.Gradle Inc., Diploma Number: d1a09899-d943-4235-b5a7-1fed0d3a2e11, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gönüllü Oryantasyon Semineri, Türk Kızılay Akademi, Diploma Number: sJacJt6FFB</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kızılay Uyum Eğitimi, Türk Kızılay Akademi, 31 Aralık 2024, Belge No: zs1Sl3NaVS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NASA-National Aeronautics and Space Administration, NASA Open Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Basics of Quantum Information, IBM, 01.11.2024, Diploma Number: 6155bf93-65f9-4b1f-9640-5ca7380b4a87</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mendeley Advisor, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical Introduction to Quantum-Safe Cryptography, IBM, 2024, Diploma Number: 57832e33-eb4b-4542-94a6-00f5650a9a92</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingenii QML for Medical Imaging Course, 25.11.2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingenii Quantum Machine Learning Fundamentals Course, 08.10.2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum with String Diagrams, Diploma Number: Quantum with String Diagrams1-16, Quantum Barsaat 2024, QWorld & QPakistan, August 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QCobalt, Quantum Annealing, Quantum Barsaat 2024, QWorld & QPakistan, Diploma Number: QCobalt6-18, July 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QBronze Using Qiskit, Quantum Computing & Programming, Quantum Barsaat 2024, QWorld & QPakistan & Qiskit, Diploma Number: QBronze137-25, July 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QPrep: Preparation for Quantum Computing & Programming, Quantum Barsaat 2024, QWorld & QPakistan, Diploma Number: QPrep14-32, July 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Annealing, QClass23/24, Diploma Number: QCobalt4-21, University of Latvia Faculty of Computing, QWorld, May 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topological Quantum Computing, QClass23/24, Diploma Number: QTitanium1-28, University of Latvia Faculty of Computing, CQTech, QWorld, May 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Error Correction (QEC), QClass23/24, Diploma Number: QZinc2-27, University of Latvia Faculty of Computing, QWorld, May 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QHack 2024 Coding Challenge Completionist, ID: 45fd53e4-dc95-4849-add2-5ad26fb7b764, Xanadu, 2024.03.05</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elements of Quantum Computing and Programming. QCourse501-1 Certificate, QCourse501-1-107, QClass23/24, QWorld, Sept. 23-Jan. 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Womanium Global Quantum Sensing Training Program, Womanium Global Quantum Program 2023, ID: 35199426, 08.11.2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing Hardware Certificate, Global Quantum Program 2023, Womanium</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Womanium Global Quantum Program 2023, QNickel Diploma, Womanium, QWorld, QNickel7-52</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to Programming with Neutral Atoms Certificate, QuEra Computing Inc. & Womanium, July'23</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Key Distribution (QKD), QMercury Diploma, Womanium Global Quantum Program 2023, Womanium, QWorld, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Womanium Global Quantum Program 2023, QNickel Diploma, Womanium, QWorld</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Error Correction (QEC), QZinc, Womanium Global Quantum Program, QWorld, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing Software Certificate, Womanium Quantum Global Quantum Program, 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QHack 2023 Certificate (Advanced), Xanadu</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mcusercontent.com/725f07a1d1a4337416c3129fd/images/df50a12c-8605-99c3-4a6f-a6223364cd3c.png</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing Hardware Certificate, Global Quantum Computing & Entrepreneurship Program, Certificate Number: 35199426, Womanium, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Womanium Global Quantum Computing & Entrepreneurship Program, Aug 2022, Diploma Number: QSilver14-50, QWorld</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monkeypox: Introductory course for African outbreak contexts, OpenWHO, WHO, 05.25.2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monkeypox: Epidemiology, preparedness and response for African outbreak contexts, OpenWHO, WHO, 05.25.2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">İşyerlerinde Acil Durum Yönetimi, ISG-2021-280952, İstanbul Sanayi Odası (Istanbul Chamber of Industry), İSO, İSOAkademi, 11.2021-12.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Diploma Number: QBronze72-27, QWorld, Qiskit, December 2021, QTurkey</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, Diploma Number: QBronze65-19, QWorld, Qiskit, September 2021, QLibya</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Computing & Programming, QBronze (QBronze65-19, QLibya, 2021 & QBronze72-27, QTürkiye, 2021 & QBronze137-25, QPakistan, 2024 & QBronze153-27, QItaly, 2025), QSilver (QSilver4-8, QTürkiye & QSilver7, QPakistan & QSilver12, QLibya, QSilver14-50 (&amp;lt;Womanium Quantum&amp;gt;)), QWorld, 2021-22; Quantum Computing Hardware Certificate, Womanium Quantum 2022: Global Quantum Computing & Entrepreneurship Program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Quantum AI Sustainability Symposium, IEEE Quantum, September 01, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inclusion & Diversity in scientific publishing: why it’s a requirement, not a choice, 26.08.2021, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to Quantum Computing, 08.25.2021, by Yassin Marco, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Microsoft Esports Leader, Microsoft Education, 24.08.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum Engineering: Photonics in Quantum Computing and Quantum Networking, IEEE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum, July 28, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mote Certified Educator, 27.07.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Create an E-book Cover Using Canva, 26.07.2021, Coursera, ID: FKT59GZXJQPS,        </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.coursera.org/account/accomplishments/certificate/FKT59GZXJQPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disaster Awareness Training (Afet Farkındalık Eğitimi), Kocaeli AFAD, 06.07.2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Understanding Disaster Risks, 26.07.2021, Republic of Türkiye Ministry of Interior Disaster and Emergency Management (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certified, Kızılay (Red Crescent), 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Basic Training for ISO 45001:2018 Occupational Health & Safety Management Systems, Sigmacert, 09.05.202</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Theme 1: Uniting Funders, Doers, and Custodians of Research to Strategically and Comprehensively Advance Quality Gender Research for SDGs, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Development Goals for Researchers, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Social impact, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Going through peer review, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Becoming a peer reviewer, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certified Peer Reviewer Course, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundamentals of peer review, Elsevier, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Newsela Certified Educator Program, Newsela Learning, 18.01.2021          </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/p552dp5oqc5y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WeVideo Expert Creator, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wakelet Community Leader, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">0.504x: Sorting Truth from Fiction: Civic Online Reasoning, 16.11.2020, edX & MITx </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://courses.edx.org/certificates/045b69cbc5ce45ba87f5736e2d3068cf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ISO 9001:2015 Kalite Yönetim Sistemi Temel Eğitimi (Quality Management System Basic Training), Sigmacert, 05.11.2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certified Edjineer, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sountrap Certified Educator & Expert, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adobe Creative Educator (Trendsetter, 12 Certificates, 13 Badges), 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julia for Data Science, JuliaAcademy, 2020 (Introduction to Julia, Getting Started with JuliaAcademy, Foundations of Machine Learning, Deep Learning with Flux.jl, Parallel Computing, The World of Machine Learning with Knet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Learning Python, Sep 20, 2020, LinkedIn Learning, Certificate Id:    Ad8kqQiVh5o8TYDezjyyeWaHuCpB, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/be80476d7cceb1ae0b14736dcdab70d163a6b339815af5ad73dbf0f44d9ad41e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Time Management: Working from Home, Sep 15, 2020, LinkedIn Learning & Program: PMI®  (Project Management Institute, Inc.) Registered Education Provider, Provider ID: #4101,  Certificate No: AbgVkahYuljE01qnSVd6D-3XaeG7, PDUs/Contact Hours: 1.25, Activity #:  100020003926 & Field of Study: Personal Development, Program: National Association of State  Boards of Accountancy (NASBA), Registry ID: #140940, Certificate No:  AXFs33FrKhz4w7OTBsSCuSGEz5JR, Continuing Professional Education Credit (CPE): 2.20, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/048fd7c6079df7c079fa6fa64648d2a9dfec1e4dcd7a5ed8e524ee7afa8e6fda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BTK Academy (3 Participation Certificates, 4 Completed Courses), 2020 (Google Dijital Vatandaşlık ve Çevrim İçi Güvenlik, Bilgi Teknolojileri İletişim Kurumu, BTK Akademi, 10.09.2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nearpod Certified Educator, 18.08.2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Azure Quantum Developer Workshop, The Azure Quantum Team, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Make your data accessible -It's Not FAIR! Improving Data Publishing Practices in Research,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Building trust and engagement in peer review, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to prepare a proposal for a review article, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Beginners’ guide to writing a manuscript in LaTeX, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificate of Excellence, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to design effective figures for review articles, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundamentals of manuscript preparation, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to write an abstract and improve your article, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guide to reference managers: How to effectively manage your references, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systematic reviews 101, Technical Writing Skills, Elsevier, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Using proper manuscript language, Writing Skills, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to turn your thesis into an article, Writing Skills, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 tips for writing a truly terrible journal article, Writing Skills, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Techniques for Publishing in Transformative Ground-Breaking Journals, Cell Press, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Strengthening Research Capabilities Remotely, Cell Press, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to prepare your manuscript, Fundamentals of Manuscript Preparation, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structuring your article correctly, Fundamentals of Manuscript Preparation, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How to review a manuscript, Becoming a Peer Reviewer, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient Literature Search (Physical Sciences), Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Efficient Journal Selection (Physical Sciences), Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Efficient Research Area Discovery (Physical Sciences), Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Mendeley New Tools, Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Scientific Literature Discovery for Undergraduate Student, Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Scientific Literature Discovery for Undergraduate Students, Elsevier Türkiye Webinar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 ORSAM Summer School on Middle Eastern Affairs, 21-24.09.2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 ePROTECT Respiratory Infections, May 8, 2020, OpenWHO, World Health Organization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Mechanical Ventilation for COVID-19, 16.04.2020, Harvard Medical School is accredited by the Accreditation Council for Continuing Medical Education (ACCME®) to provide continuing medical education for physicians.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Personal Stress Management Program, 11.04.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Crisis Management Program, 10.04.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Leadership Program, 08.04.2020, Ministry of Interior, Disaster and Emergency Management</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 COVID-19: Operational Planning Guidelines and COVID-19 Partners Platform to support country preparedness and response, March 29, 2020, OpenWHO, World Health Organization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to learn a language, Kiron, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Psychology, Psychological First Aid (PFA), Kiron, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Nodes Program Used in Search and Rescue Activities, 28.01.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Disaster Awareness Training Program for Individuals and Families, 28.01.2020, Ministry of Interior, Disaster and Emergency Management Directorate (AFAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Flipgrid Certified Educator, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Unleash creativity with MakeCode and Minecraft: Education Edition & My M. Journey, Code Builder, Example M. Lesson, Classroom Management, Multiplayer, World Setup, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Physical computing for the non-computer science educator, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Computational Thinking and its importance in education, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to Infuse Computational Thinking in your Teaching with Maker Challenges, Microsoft, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Getting started with Azure for Education, Microsoft Education, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 OneNote Staff Notebook: Tools for staff collaboration, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 OneNote Class Notebook: A teacher's all-in-one notebook for students, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Getting Started with OneNote, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Streamline efficiency with Office 365 apps, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft Forms: Creating Authentic Assessments, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teach Student-Led Computer Science Advocacy, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Working with a visual learning tool (Sensavis). Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft Innovative Educator Expert 2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft Master Trainer, 2016-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Skype in the Classroom Expert. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3 - In the Classroom. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3 – Programming. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 LEGO® MINDSTORMS® Education EV3 - Getting Started. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Create a world of tomorrow in your classroom with Windows 10, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Game Development Crash Course w/Solar2D: Fast and EASY!, 02.23.2017, by J.A. Whye, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Build and Deploy Your First Decentralized App with Etherem, 12.10.2017, by Gary Simon, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Best Online Excel Training | Best Shortcuts in 30 mins, 02.24.2017, by Yoda Learning, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Deploying Android Apps to Different App Stores - Correctly!, 02.26.2017, by Jason Low, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to Create Your Udemy Course, 02.24.2017, by Udemy Instructor Team, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Adobe Presenter ile Powerpointlerden Elearning yapalım, 02.24.2017, by Ercan Altuğ Yılmaz, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Udemy LIVE 2016, 02.24.2017, by Udemy Instructor Team, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 How to Self-Study English Online, 02.24.2017, by Nikki Joslin, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Lean In Presents: Centered Leadership, 03.06.2017, by Joanna Barsh, LeanIn Foundation, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 El Islam: Una Religión de Paz, 03.06.2017, by Claudia Ruiz Arriola, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 The biography of Prophet Muhammad part 1, 03.12.2017, by Islamic Guidance, Udemy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 CK-12 Certified Educator. CK-12 Foundation, 2018-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Summer School 101 & 201. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Windows 10 and Classroom Agility. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Microsoft Teams, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 The Student Teacher Education Program, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Reimagine the writing process with Microsoft in Education, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Creating a digitally inclusive learning community, Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft DevOps200.3: Continuous Integration and Continuous Deployment, 10.06.2017, Certification Number: 49bde4faf53f40abb6b0ac51961fc451</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Training teachers to author accessible content. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Problem-Based Learning. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Online Marketing Basic Training. TOBB, İŞKUR, ÇSGB Ministry confirmed (Türkiye), Google Dijital Atölye (Digital Garage), 2017 (Dijital Pazarlamanın Temelleri, Google Dijital Atölye, Google EMEA, IAB Europe, Certificate No: LBB N26 W8Q)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teaching Sustainable Development Goals. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Kodu. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 TweetMeet. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Make What's Next Through Collaboration, Citizenship, and Creative Thinking. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Design, Deploy & Transform Workshop. Microsoft, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 MIE Trainer. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher academy: Windows 10. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Digital Inking with Surface. Microsoft, 2016 145. Digital Citizenship. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Step up to Computer Science.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Occupational Safety Specialist, OSS-C, Ministry of Labour and Social Security of the</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Republic of Türkiye, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Certified Microsoft Innovative Educator. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher academy: Windows 10. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Digital Inking with Surface. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Digital Citizenship. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Step up to Computer Science. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Amplifying Student Voice. Microsoft, 2016 154. Microsoft Imagine Academy. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Prepare to Teach Creative Coding Through Games and Apps. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher Academy: Office 365. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Introduction to Microsoft Classroom. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Hour of Code: Facilitation Training and Lots of Resources! Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teacher Academy: OneNote, The Ultimate Collaboration Tool. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Technology Enriched Instruction. Microsoft, 2016 161. Educator Community Contributor. Microsoft, 2016 162. Educator Community Influencer. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 21st Century Learning Design. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft in Education. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Microsoft in the Classroom. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 MIE Trainer Academy Learning Path. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teaching with Technology 2016. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Teaching with Technology Basics. Microsoft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Minecraft Certified Educator, Minecraft, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Certified Web Solutions Provider: Web Çözümleri Sağlayıcısı Sertifikası, ResellerClub University, 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Occupational Safety and Health (OSH, Marmara University), 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 120 Hour English Course (Dilko), 2005</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Master Computer Teacher Certificate from M.E.B. (National Education Ministry), 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Expert Computer Teacher Certificate from Governorship (Yalova & Istanbul), 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Pedagogical Formation (University of Kocaeli), 1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Astronomy Course (University of Ege), 1997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 720 Hour English Course (University of Kocaeli), 1993-1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Electric Counter Attention T.E.K. (Türkiye Electric Corporation) (Internship), 1993</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Enamelled Wire Production, EMTEL (Internship), 1992</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 Arabic Language Certificate I., II. Level, Egypt, Arab Radio, 1991</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">                 ~1000 Badges & Certificates: 79 Elsevier, PennyLane (2 Certificate, 22 Badges) (https://pennylane.ai/profile/mkececi), B+C Microsoft Education 858 modules, 516 badges, 95 trophies, 1 reputation (https://learn.microsoft.com/en-us/users/mkececi/), 16 MVA, 30 Google, 3 ResellerClub, 3 Firefox, 1 WordPress, 3 Minecraft, 7 Fedora, 43 Spiceworks, 10 Edmodo, 27B+1C European Schoolnet, 30 Sociabble, 12 Udemy, 21 Brighttalk, 4 OpenWHO, Columbia+ (2C, 6B, https://badges.plus.columbia.edu/profile/mehmetkeeci404433/wallet), LinkedIn Learning (8C), Badgelist (27B, https://badgelist.com/u/mkececi), Credly (28B, https://www.credly.com/users/mkececi), BTK Akademi (5C), Accredible (5 C+B,  https://www.credential.net/profile/mkececi/wallet), Badgr (151B,    https://api.badgr.io/public/collections/55f6069cb6a8861abd957632b5a465a9) etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Technology Competency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> MS Office (Word, Excel, PowerPoint, Access, OneNote, Publisher, Sway) (97-***), Libre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office, Open Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> OSs: Linux (Ubuntu, Fedora etc. 1999-***), Windows 10-11 (1990-***)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Programming: Quantum Computing, Python, Julia, Lua, Fortran, C/C++/C++ Builder, Java,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> C#, Perl, BioPerl, BioPython, R, RStudio, Statistica, PyCharm, IPython, Anaconda (Miniconda, Miniforge, nteract), Visual Studio Code, JupyterLab, Notebook Lab, Wing IDE, SciPy, Panda, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Web Languages: Html, Asp, Asp.Net, PHP, Java Script, VBScript (1999-***)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Scientific Programs: Strong background in mathematics and ability to use software like MATLAB, Maple, Mathematica, and C++ to conduct mathematical, and numerical analysis. Physics, Astrophysics (Astropy), Mathematics, Bioinformatics, Statistics (Tableau, Power BI, SPSS, PSPP, Salstat), etc. (1994-***)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Virtualization (VirtualBox, VMware)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Web Server: IIS, WebMatrix, Web PI, XAMPP, cPanel, phpMyAdmin, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Hardware, Internet, Network, CMS (WordPress, Joomla), LMS (Articulate, Quizmaker, ClassMaker) etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Translations Tools: Virtaal, Poedit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open Journal Systems (OJS), Open Monograph Press (OMP), Open Conference Systems (OCS), Open Harvester Systems (OHS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantum ComputingResearch Areas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantum Field Theory (QFT), Instanton, Conformal Field Theory (CFT), High Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics (HEP), Particle Physics, High Magnetic Fields, Hydrocarbons Behaviour, Biophysics,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysics, Cosmology, Cosmogony, Bioinformatics, Nanotechnology, Programming Languages,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web Servers, Information Technology (IT), Software, Operating Systems (OSs), History of Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Technology, Philosophy of Science, Ethics, Science and Technology Management, Leadership,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morals and Religion, Interdisciplinary Relationship, Health Information System (HIS), Occupational</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safety, Data Bases, Big Data, Superconductivity, Medical Physics, Radioactivity, Internet of Things</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(IoTs), Mathematical Physics, Electronics, Intelligent Systems, Education, Physics Education,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy of Physics, Book/e-Book Publish & Edit, CMS, SEO, E-Learning, LMS, L&D, Open</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Badges, Blockchain, Topology of Fermions, Quantum Computing.Authored scientific and general books in Turkish and English, published with ISBN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Türkçe Alıntılar: Turkish Proverbs, Turkish Ed., 03.2015, ISBN-13: 978-1507893340</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Biyoenformatik I: Bioinformatics I, 23.03.2015, ISBN-13: 978-1511410755, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes I: Türkçe Alıntılar I, Turkish Ed., 07.04.2015, ISBN-13: 978-1511632331</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes II: Türkçe Alıntılar II, Turkish Ed., 09.04.2015, ISBN-13: 978-1511654913</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes III: Türkçe Alıntılar III, Turkish Ed., 09.04.2015, ISBN-13: 978-1511661447</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Quotes IV: Türkçe Alıntılar IV, Turkish Ed., 11.04.2015, ISBN-13: 978-1511685740</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Turkish Proverbs I: Türkçe Özlü Sözler I, ISBN: 978-1-71669-557-5</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Biyoenformatik 1: Bioinformatics 1, Tam Renkli, 16.05.2015, ISBN-13: 978-1511760904</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Bioinformatics I: Introduction to Bioinformatics, English Ed., ISBN-13: 978-1511789127, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics 1: Introduction to Bioinformatics, English Ed., Full Color, 18.04.2015, ISBN-13: 978-1511789882, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Student Bingo: Öğrenci Bingosu, ISBN-13: 978-1512034516</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Student Buzzword: Öğrenci Buzzwordu, ISBN-13: 978-1512050837, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar: Turkish Quotes, ISBN: 9781312916296, E-Kitap: E-Book</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes: Türkçe Alıntılar, ISBN: 9781312986565, E-Book</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Özlü Sözler, ISBN: 9781311398024, E-Kitap: E-Book/EPUB/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simetri I: Symmetry I, ISBN-13: 978-1512392159</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kâf Dağı Operasyonu: Entropy Operasyonu, ISBN-13: 978-1514159194</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Toplumsal Kanser: Social Cancer, ISBN-13:978-1514304594</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes V: Türkçe Alıntılar V, Turkish Ed., 21.07.2015, ISBN-13: 978-1515170617</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes VI: Türkçe Alıntılar VI, Turkish Ed., 19.09.2015, ISBN-13: 978-1517382520</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Çocukların Meslek Seçimi: Ne olmak istiyorsunuz?, Turkish Ed., 16.09.2015, ISBN-13: 978-1517382643</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abstract Thought & Analytic Thinking Quotes, English Ed., 26.11.2015, ISBN: 978-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1519559340, Paperback, E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Beginning Bioinformatics: Presentation to Bioinformatics, English Ed., 26.01.2016, ISBN: 978-1530196067, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes VII: Türkçe Alıntılar VII, Turkish Ed., 14.05.2016, ISBN-13: 978-1533268440</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quotes of Mehmet Keçeci: Mehmet Keçeci’nin Sözleri, Turkish Ed., 11.08.2016, ISBN-13: 978-1537032986</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes VIII: Türkçe Alıntılar VIII, Turkish Ed., 11.08.2016, ISBN-13: 978-1537033044</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes IX: Türkçe Alıntılar IX, Turkish Ed., 20.10.2016, ISBN-13: 978-1539645337</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Info & Data: Bilgi & Veri, English & Turkish Ed., 08.11.2016, ISBN-13: 978-1539999393, Paperback/E-Kitap: E-Book/Kindle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Words: Kelimeler, Turkish Ed., 08.11.2016, ISBN-13: 978-1539999478</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Düşündüren Alıntılar: Thought Quotes, Turkish Ed., E-Kitap: E-Book, 15.11.2016, ISBN:  1230001428698</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turkish Quotes X: Türkçe Alıntılar X, Turkish Ed., 25.04.2018, ISBN-13: 978-1717427106</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A Guide to Bioinformatics Tools, English Ed., 18.04.2019, ISBN-13: 978-1095163856</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics Tools, English Ed., 25.04.2019, ISBN-13: 978-1095890714</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Farkındalık: Awareness (Bilgeliğin İlk Adımı: First Step of Wisdom), ISBN: 9781715682897/Cream & ISBN: 9781034696032/White, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Çocukların Meslek Seçimi: Job Choice for Kids (Ne olmak istiyorsunuz?: What do you want to be?), ISBN: 9781715785901, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar I: Turkish Quotes I (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034080497, Blurb Books</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar II: Turkish Quotes II (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034150886, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar III: Turkish Quotes III (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034153115, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar IV: Turkish Quotes IV (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034153986, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar V: Turkish Quotes V (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034155720, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar VI: Turkish Quotes VI (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034155805, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar VII: Turkish Quotes VII (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034156529, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar VIII: Turkish Quotes VIII (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034156543, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Türkçe Alıntılar IX: Turkish Quotes IX (Bilgeliğin Yapı Taşları: Building Blocks of Wisdom), ISBN: 9781034158806, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aşkın Anatomisi: Anatomy of Love, ISBN: 9781034515982, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Küresel Gambit: The Global Gambit, ISBN: 9781006625435, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Keçeci, M. (2021). Öz Farkındalık: Mindfulness (Bilgeliğin Üçüncü Adımı: Third Step of Wisdom), ISBN: 9781034850311, Blurb</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digital Art Therapy I, 03.03.2023, ISBN: 9798211486119, BlurbCertificate of Honor</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Electric Power System Research. Certificate of Reviewing Awarded July 2015 (60 reviews) presented to Mehmet Keçeci in recognition of the review contributed to the journal. The Editors of Electric Power System Research. Elsevier Reviewer Recognition. 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation, Kalem College, 2006</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation: T.C. Naval Forces Command, 08.09.2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation, Ümraniye National Education Directorate, 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Plaque of Appreciation, İrfan College, 2003-2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Certificate of Appreciation, Ümraniye National Education Directorate, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book Links</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.blurb.com/user/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.amazon.com/stores/author/B00WH281P0  </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.kobo.com/us/en/ebook/dusunduren-alntlar </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.lulu.com/spotlight/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.overdrive.com/creators/937291/mehmet-kececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://books.apple.com/us/author/mehmet-ke%C3%A7eci/id1014080843 </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://draft2digital.com/book/894352</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://draft2digital.com/book/2932509</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.smashwords.com/profile/view/mkececi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Links</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://orcid.org/0000-0001-9937-9839</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.researchgate.net/profile/Mehmet-Kececi  </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://independent.academia.edu/MehmetKececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://dergipark.org.tr/tr/pub/@mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.webofscience.com/wos/author/record/H-7476-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://inspirehep.net/authors/1361774</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://scholar.google.com/citations?user=PleXSXMAAAAJ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.scopus.com/authid/detail.uri?authorId=39762289000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Web of Science ResearcherID: H-7476-2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORCID: 0000-0001-9937-9839</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scopus Author ID: 39762289000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loop profile: 905355</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SciProfiles: 110585</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ciência ID: 411D- 32F4-237FReviewer List</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Electric Power System Research. Certificate of Reviewing Awarded July 2015 (60 reviews) presented to Mehmet Keçeci in recognition of the review contributed to the journal. The Editors of Electric Power System Research. Elsevier Reviewer Recognition. 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Cyborg and Bionic Systems, SPJ (Science Partner Journals), AAAS (American Association for the Advancement of Science), 2023 (6 reviews)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> Reviewer (30 International Scientific Journal, 2011 - ***, &amp;gt;100 English, Turkish articles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Badges & Certificates</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.credly.com/users/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://api.badgr.io/public/collections/55f6069cb6a8861abd957632b5a465a9</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://badgr.com/public/issuers/yP8s_p1_RW2xLbBXM_NL0Q/badges</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.credential.net/profile/mkececi/wallet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://openbadgepassport.com/app/profile/15961</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://edex.adobe.com/community/member/_9cgemrxj</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://badgelist.com/u/mkececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://badgelist.com/u/Mehmet-Kececi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> https://www.linkedin.com/learning/certificates/47b23dc546a920aa98f813617e795e8ea9e034f99ad58a78cc68e794c72d5eac</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/bfd9e11dc7c9a6044f5074f2bd5dbf6bd48e4688f539a650f8a3686fcd7d7538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/be80476d7cceb1ae0b14736dcdab70d163a6b339815af5ad73dbf0f44d9ad41e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/learning/certificates/048fd7c6079df7c079fa6fa64648d2a9dfec1e4dcd7a5ed8e524ee7afa8e6fda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/4e747f60-0ebc-423c-a7ac-ff8ab8da3f0d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/18f4fbec-2b56-41b0-8460-f4a61a58d5ed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mcusercontent.com/725f07a1d1a4337416c3129fd/images/df50a12c-8605-99c3-4a6f-a6223364cd3c.png</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/p552dp5oqc5y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/k86h2o7qxjbg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/tqo7aiesb6tr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/6ii26u8oqke7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/shkbvnp3eyq5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/cgvzjyvboprs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/ex9egmt93aqf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/wvyzyrmo8n7i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://verify.skilljar.com/c/gafbb2325b9a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pennylane.ai/profile/mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://learn.microsoft.com/en-us/users/mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://badges.plus.columbia.edu/profile/mehmetkeeci404433/wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.coursera.org/user/f50fe5dc943341246de13b30169ed87d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.brighttalk.com/mybrighttalk/recently-viewed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wakelet.com/@mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medium.com/@mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.growkudos.com/profile/Mehmet_Ke%C3%A7eci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anaconda.org/bilgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pypi.org/user/WhiteSymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/WhiteSymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/j9f5c/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://figshare.com/authors/Mehmet_Ke_eci/14301782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.goodreads.com/author/show/12062046.Mehmet_Ke_eci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hcommons.org/members/mkececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.hal.science/mehmet-kececi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://digitalworld.coursify.me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Weyl Semimetals: Emergence of Exotic Electrons and Topological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Keçeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic Features of Keçeci and Oresme Number Sequences: Dynamic and Static Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Keçeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Nodes Have an Order: The Keçeci Layout for Structured System Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Keçeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4FF1DEF"/>
+    <w:nsid w:val="9DA8284E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3812DFB"/>
+    <w:nsid w:val="6AABB9A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A5AC8087"/>
+    <w:nsid w:val="A3E01641"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FB078E16"/>
+    <w:nsid w:val="299F9C83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F2C571AE"/>
+    <w:nsid w:val="2FE4A784"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="217503AA"/>
+    <w:nsid w:val="BAA3BA2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6EB08FD1"/>
+    <w:nsid w:val="F2E02B20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8010C37F"/>
+    <w:nsid w:val="13D5068F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="105D0930"/>
+    <w:nsid w:val="B2C737E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="422934EE"/>
+    <w:nsid w:val="ABFE1C3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AD8368E0"/>
+    <w:nsid w:val="7118FD25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F0B0BCB2"/>
+    <w:nsid w:val="DA61C04F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-kececi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9937-9839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-7476-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/WhiteSymmetry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17605/OSF.IO/9C26Y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29621336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.datafile.23.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16341919" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/SciELOPreprints.12584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.39.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29606039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.38.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29604011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24108/preprints-3113623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175199926.64529709/v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20944/preprints202507.0781" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17605/osf.io/68r4v" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/gbdgx-d8y63" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29504960" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.37.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15833351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20944/preprints202507.0589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29504708" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.datafile.18.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15833238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146435;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.35594.17606" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/w6vmd-4vb84" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29484947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.36.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/p79v7-kje79" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29483816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.35.3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143155;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.19098.76484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175156702.26421899/v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/v4w94-ak572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29468135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17605/OSF.IO/9HTG3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.34.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15792684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175138854.46819184/v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.33.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175131225.56823239/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.32.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.31.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175087581.16524538/v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175070836.63624913/v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.174890181.14730464/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15580503" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15572200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15570678" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15558153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15540875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15524251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15519591" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15515113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15499657" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15493024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15489074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15481711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15474957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15468754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15455271" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15447116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15425529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15411670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15392772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15392518" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15381697" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15377659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15331067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15314328" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15313946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15352206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12731345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10206719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7986336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7394724" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.21394.12482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7483395;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/jtnm;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnkjournals.com/journal/ijlrst/Article.php?paper_id=11004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.27533.90089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15567811;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/337812505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15567962;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adimfizikvi.balikesir.edu.tr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/318658786" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3906/fiz-1012-66" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1441.4887" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3538.6408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1638.0964" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.13140/RG.2.2.27533.90089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbibe.org/2016/Committee.aspx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/47b23dc546a920aa98f813617e795e8ea9e034f99ad58a78cc68e794c72d5eac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/bfd9e11dc7c9a6044f5074f2bd5dbf6bd48e4688f539a650f8a3686fcd7d7538" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://badges.plus.columbia.edu/4e747f60-0ebc-423c-a7ac-ff8ab8da3f0d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcusercontent.com/725f07a1d1a4337416c3129fd/images/df50a12c-8605-99c3-4a6f-a6223364cd3c.png" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/account/accomplishments/certificate/FKT59GZXJQPS" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/p552dp5oqc5y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://courses.edx.org/certificates/045b69cbc5ce45ba87f5736e2d3068cf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/be80476d7cceb1ae0b14736dcdab70d163a6b339815af5ad73dbf0f44d9ad41e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/048fd7c6079df7c079fa6fa64648d2a9dfec1e4dcd7a5ed8e524ee7afa8e6fda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://badges.plus.columbia.edu/18f4fbec-2b56-41b0-8460-f4a61a58d5ed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/k86h2o7qxjbg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/tqo7aiesb6tr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/6ii26u8oqke7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/shkbvnp3eyq5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/cgvzjyvboprs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/ex9egmt93aqf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/wvyzyrmo8n7i" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/gafbb2325b9a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pennylane.ai/profile/mkececi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/en-us/users/mkececi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://badges.plus.columbia.edu/profile/mehmetkeeci404433/wallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/user/f50fe5dc943341246de13b30169ed87d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brighttalk.com/mybrighttalk/recently-viewed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wakelet.com/@mkececi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@mkececi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.growkudos.com/profile/Mehmet_Ke%C3%A7eci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anaconda.org/bilgi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pypi.org/user/WhiteSymmetry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/j9f5c/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://figshare.com/authors/Mehmet_Ke_eci/14301782" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodreads.com/author/show/12062046.Mehmet_Ke_eci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcommons.org/members/mkececi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/mehmet-kececi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalworld.coursify.me" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ke&#231;eci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehmet-kececi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9937-9839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PleXSXMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-7476-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/WhiteSymmetry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17605/OSF.IO/9C26Y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29621336" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.datafile.23.1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16341919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/SciELOPreprints.12584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.39.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29606039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.38.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29604011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24108/preprints-3113623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175199926.64529709/v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20944/preprints202507.0781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17605/osf.io/68r4v" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/gbdgx-d8y63" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29504960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.37.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15833351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20944/preprints202507.0589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29504708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.datafile.18.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15833238" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146435;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.35594.17606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/w6vmd-4vb84" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29484947" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.36.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/p79v7-kje79" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29483816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.35.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143155;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.19098.76484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175156702.26421899/v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17613/v4w94-ak572" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6084/m9.figshare.29468135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17605/OSF.IO/9HTG3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.34.4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15792684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175138854.46819184/v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.33.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175131225.56823239/v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.32.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48546/workflowhub.document.31.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175087581.16524538/v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.175070836.63624913/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22541/au.174890181.14730464/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15580503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15572200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15570678" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15558153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15540875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15524251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15519591" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15515113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15499657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15493024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15489074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15481711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15474957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15468754" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15455271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15447116" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15425529" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15411670" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15392772" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15392518" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15381697" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15377659" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15331067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15314328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15313946" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15352206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.12731345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10206719" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7986336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7394724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.21394.12482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7483395;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/jtnm;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnkjournals.com/journal/ijlrst/Article.php?paper_id=11004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.27533.90089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15567811;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/337812505" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15567962;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adimfizikvi.balikesir.edu.tr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/318658786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3906/fiz-1012-66" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1441.4887" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3538.6408" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1638.0964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.13140/RG.2.2.27533.90089" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbibe.org/2016/Committee.aspx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/47b23dc546a920aa98f813617e795e8ea9e034f99ad58a78cc68e794c72d5eac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/bfd9e11dc7c9a6044f5074f2bd5dbf6bd48e4688f539a650f8a3686fcd7d7538" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://badges.plus.columbia.edu/4e747f60-0ebc-423c-a7ac-ff8ab8da3f0d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcusercontent.com/725f07a1d1a4337416c3129fd/images/df50a12c-8605-99c3-4a6f-a6223364cd3c.png" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/account/accomplishments/certificate/FKT59GZXJQPS" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/p552dp5oqc5y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://courses.edx.org/certificates/045b69cbc5ce45ba87f5736e2d3068cf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/be80476d7cceb1ae0b14736dcdab70d163a6b339815af5ad73dbf0f44d9ad41e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/learning/certificates/048fd7c6079df7c079fa6fa64648d2a9dfec1e4dcd7a5ed8e524ee7afa8e6fda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://badges.plus.columbia.edu/18f4fbec-2b56-41b0-8460-f4a61a58d5ed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/k86h2o7qxjbg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/tqo7aiesb6tr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/6ii26u8oqke7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/shkbvnp3eyq5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/cgvzjyvboprs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/ex9egmt93aqf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/wvyzyrmo8n7i" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verify.skilljar.com/c/gafbb2325b9a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pennylane.ai/profile/mkececi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/en-us/users/mkececi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://badges.plus.columbia.edu/profile/mehmetkeeci404433/wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/user/f50fe5dc943341246de13b30169ed87d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brighttalk.com/mybrighttalk/recently-viewed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wakelet.com/@mkececi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@mkececi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.growkudos.com/profile/Mehmet_Ke%C3%A7eci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anaconda.org/bilgi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pypi.org/user/WhiteSymmetry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/j9f5c/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://figshare.com/authors/Mehmet_Ke_eci/14301782" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodreads.com/author/show/12062046.Mehmet_Ke_eci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcommons.org/members/mkececi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/mehmet-kececi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalworld.coursify.me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ke&#231;eci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>