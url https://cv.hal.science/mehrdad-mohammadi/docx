--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehrdad MOHAMMADI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammadi, M., Jolai, F., & Rostami, H. (2011). An M/M/c queue model for hub covering location problem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(11), 2623-2638.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree‐of‐hubs location problem with interhub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ariztegui-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous joint vaccine allocation and quarantine restriction planning under uncertainty: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.103133. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2024.103133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production-sharing of critical resources with dynamic demand under pandemic situation: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.102909. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2023.102909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a robust waste recycling network integrating social and environmental pillars of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Yousefloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Babazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.108970. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4855), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair-split distribution of multi-dose vaccines with prioritized age groups and dynamic demand: The case study of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 310 (3), pp.1249-1272. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning at the service of Meta-heuristics for solving Combinatorial Optimization Problems: A state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.393-422. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated global airline hub network design with fleet planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.107883. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous material transportation problems: A comprehensive overview of models and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghasemaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302 (1), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi‐objective optimization of a stochastic resilient vaccine distribution network in the context of the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.102725. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial area determination problem: Definition and solution method based on Memetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109243. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated location routing problem with ‎simultaneous pickup and delivery under the risk of ‎disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Reza Hejazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryan Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under congestion: A learning based metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Irani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102069. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2020.102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based metaheuristic for a multi-objective agile inspection planning model under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A queue-based aggregation approach for performance evaluation of a production system with an AMHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.104838. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.104838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable single-allocation hub location problem with disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.90-120. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage stochastic programming approach for blood supply chain planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Aghabegloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on optimisation of part quality inspection planning in a multi-stage manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rezaei-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Selected Surveys on Cutting-edge Problems in Production Research, 57 (15-16), pp.4880-4897. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of single and multi-class production systems using an approximating queuing network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1492163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under operational and disruption risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.20 - 43. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable multi-modal multi-commodity model for hazardous materials transportation under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (3), pp.792 - 809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective robust inspection planning model in a multi-stage serial production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1432-1457. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1363425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated sustainable-resilient supply chain: A pharmaceutical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.109 - 142. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy bi-objective reliable p-hub center problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.2563 - 2580. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game-based meta-heuristic for a fuzzy bi-objective reliable hub location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Reliable Bi-objective Relief Routing Network in the Earthquake Response Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.74 - 81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.09.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a multi-modal tree hub location network with transportation energy consumption: A fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sedehzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective hub network design under uncertainty considering congestion: An M/M/c/K queue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5-6), pp.4179 - 4198. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of a closed-loop location-routing-inventory supply chain network under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.182 - 214. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable logistics network with hub disruption under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (9-10), pp.5621-5642. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for integrating intra-cell layout and processing route reliability in a cellular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Shirzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.839 - 855. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2016.1224388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization model for hub network design under uncertainty: An inexact rough-interval fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1670 - 1688. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2014.992891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid fuzzy approach for the closed-loop supply chain network design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Sadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Pourmohammad-Zia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.2811 - 2826. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective interval-stochastic robust optimization model for designing closed loop supply chain network with multi-priority queuing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.67 - 87. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot selection by a multiple criteria complex proportional assessment method under an interval-valued fuzzy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meysam Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghodratnama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (5-8), pp.687 - 697. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-014-5849-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of a robust inspection process plan: Taguchi and Monte Carlo methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (7), pp.2202-2224. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.980460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable hub location under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.89 - 115. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective design of an organ transplant network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101 - 124. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a bi-objective reliable healthcare network with finite capacity queue under service covering uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dehbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.15 - 41. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Neural Regression Models for Customer Churn Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer churn prediction using a hybrid method and censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1345 - 1352. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.msl.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Fuzzy Strategic Integrated Multiechelon Agile Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Hosnavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a new stochastic multi-mode p -hub covering location problem considering risk by a novel multi-objective algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (24), pp.10053 - 10073. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2013.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01621987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of customer churn determinants using censored log file data in the Iranian mobile telecommunications service industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Keramati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Customer Relationship Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJECRM.2011.041261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for a capacitated hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.671 - 688. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.ijiec.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers, trees, hubs and stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hub location problem with stopovers in a tree topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leonardo Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree of hubs location problem with inter-hub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision makers facing spatial decision problems: deSEAsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA90 : 90th meeting of the EURO working group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMIZATION-BASED FRAMEWORK FOR INSPECTION PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamic bi-objective relief routing network in the earthquake response phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishehgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub Covering Location Problem under Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Fourth Asia International Conference on Mathematical/Analytical Modelling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kota Kinabalu, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMS.2010.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization framework for an inspection planning problem under uncertainty and breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. École Nationale Supérieure des Arts et Métiers; Tehran university, Industrial Engineering faculty, 2015. English. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENAM0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01345201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehrdad MOHAMMADI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammadi, M., Jolai, F., & Rostami, H. (2011). An M/M/c queue model for hub covering location problem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(11), 2623-2638.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree‐of‐hubs location problem with interhub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ariztegui-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous joint vaccine allocation and quarantine restriction planning under uncertainty: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.103133. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2024.103133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair-split distribution of multi-dose vaccines with prioritized age groups and dynamic demand: The case study of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 310 (3), pp.1249-1272. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4855), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production-sharing of critical resources with dynamic demand under pandemic situation: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.102909. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2023.102909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a robust waste recycling network integrating social and environmental pillars of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Yousefloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Babazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.108970. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous material transportation problems: A comprehensive overview of models and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghasemaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302 (1), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated global airline hub network design with fleet planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.107883. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi‐objective optimization of a stochastic resilient vaccine distribution network in the context of the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.102725. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial area determination problem: Definition and solution method based on Memetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109243. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning at the service of Meta-heuristics for solving Combinatorial Optimization Problems: A state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.393-422. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated location routing problem with ‎simultaneous pickup and delivery under the risk of ‎disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Reza Hejazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryan Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under congestion: A learning based metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Irani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102069. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2020.102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based metaheuristic for a multi-objective agile inspection planning model under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A queue-based aggregation approach for performance evaluation of a production system with an AMHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.104838. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.104838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable single-allocation hub location problem with disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.90-120. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on optimisation of part quality inspection planning in a multi-stage manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rezaei-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Selected Surveys on Cutting-edge Problems in Production Research, 57 (15-16), pp.4880-4897. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of single and multi-class production systems using an approximating queuing network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1492163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under operational and disruption risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.20 - 43. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage stochastic programming approach for blood supply chain planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Aghabegloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable multi-modal multi-commodity model for hazardous materials transportation under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (3), pp.792 - 809. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective robust inspection planning model in a multi-stage serial production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1432-1457. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1363425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated sustainable-resilient supply chain: A pharmaceutical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.109 - 142. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective hub network design under uncertainty considering congestion: An M/M/c/K queue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5-6), pp.4179 - 4198. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of a closed-loop location-routing-inventory supply chain network under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.182 - 214. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a multi-modal tree hub location network with transportation energy consumption: A fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sedehzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game-based meta-heuristic for a fuzzy bi-objective reliable hub location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Reliable Bi-objective Relief Routing Network in the Earthquake Response Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.74 - 81. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.09.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable logistics network with hub disruption under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (9-10), pp.5621-5642. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for integrating intra-cell layout and processing route reliability in a cellular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Shirzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.839 - 855. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2016.1224388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy bi-objective reliable p-hub center problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.2563 - 2580. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid fuzzy approach for the closed-loop supply chain network design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Sadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Pourmohammad-Zia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.2811 - 2826. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective interval-stochastic robust optimization model for designing closed loop supply chain network with multi-priority queuing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.67 - 87. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization model for hub network design under uncertainty: An inexact rough-interval fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1670 - 1688. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2014.992891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable hub location under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.89 - 115. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective design of an organ transplant network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101 - 124. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot selection by a multiple criteria complex proportional assessment method under an interval-valued fuzzy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meysam Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghodratnama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (5-8), pp.687 - 697. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-014-5849-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of a robust inspection process plan: Taguchi and Monte Carlo methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (7), pp.2202-2224. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.980460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a bi-objective reliable healthcare network with finite capacity queue under service covering uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dehbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.15 - 41. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer churn prediction using a hybrid method and censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1345 - 1352. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.msl.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Fuzzy Strategic Integrated Multiechelon Agile Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Hosnavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a new stochastic multi-mode p -hub covering location problem considering risk by a novel multi-objective algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (24), pp.10053 - 10073. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2013.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Neural Regression Models for Customer Churn Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for a capacitated hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.671 - 688. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.ijiec.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of customer churn determinants using censored log file data in the Iranian mobile telecommunications service industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Keramati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Customer Relationship Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJECRM.2011.041261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01621987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hub location problem with stopovers in a tree topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leonardo Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers, trees, hubs and stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree of hubs location problem with inter-hub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision makers facing spatial decision problems: deSEAsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA90 : 90th meeting of the EURO working group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMIZATION-BASED FRAMEWORK FOR INSPECTION PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamic bi-objective relief routing network in the earthquake response phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishehgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub Covering Location Problem under Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Fourth Asia International Conference on Mathematical/Analytical Modelling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kota Kinabalu, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMS.2010.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization framework for an inspection planning problem under uncertainty and breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. École Nationale Supérieure des Arts et Métiers; Tehran university, Industrial Engineering faculty, 2015. English. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENAM0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01345201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Vahdani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2023.102909" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Yousefloo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Babazadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108970" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.04.032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Mohri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nasrollahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemaghaei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.11.045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Dehghan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Hejazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03212162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Irani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02480594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Jula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ahmadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02448691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02143109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.01.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4343ZFKH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01898883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Zahiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Torabi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Aghabegloo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.05.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C305G7VC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rezaei-Malek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1492163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zhalechian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74WFMNRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL34B09X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1363425" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhuang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MVGXMHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151846" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Rahimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.12.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishegar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.372" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sedehzadeh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151709" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sadeghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793941v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.02.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XNHFTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shirzadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1224388" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vahdani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.992891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pourmohammad-Zia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.08.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNKLS0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meysam Mousavi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghodratnama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5849-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.980460" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Torabi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2013.12.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN7F9C38-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZSK38-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dehbari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6JZNWR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshan Mohammadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543940" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Bahmani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.msl.2013.04.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Abbasi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hosnavi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543604" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793937v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Jolai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.05.063" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01621987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Rostami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.06.038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Keramati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azadeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJECRM.2011.041261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793933v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2010.08.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ariztegui Beltran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero-Rueda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leonardo Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero Rueda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishehgar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058653" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ghodsi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMS.2010.132" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01345201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Vahdani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2023.102909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Yousefloo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Babazadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Mohri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemaghaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.11.045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nasrollahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107883" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Dehghan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.04.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Hejazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03212162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Irani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02480594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Jula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ahmadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02448691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02143109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.01.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4343ZFKH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rezaei-Malek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1492163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zhalechian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Torabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74WFMNRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01898883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Zahiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Aghabegloo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.05.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C305G7VC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL34B09X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1363425" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhuang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MVGXMHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Rahimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sadeghi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.02.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XNHFTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sedehzadeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishegar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.372" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shirzadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1224388" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794871v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pourmohammad-Zia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.08.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNKLS0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vahdani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.992891" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Torabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2013.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN7F9C38-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZSK38-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meysam Mousavi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghodratnama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5849-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.980460" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dehbari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6JZNWR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Bahmani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshan Mohammadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.msl.2013.04.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Abbasi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hosnavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543604" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Jolai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.05.063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543940" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Rostami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2010.08.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Keramati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azadeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJECRM.2011.041261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793933v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.06.038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01621987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ariztegui Beltran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leonardo Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero Rueda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero-Rueda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishehgar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058653" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ghodsi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMS.2010.132" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01345201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>