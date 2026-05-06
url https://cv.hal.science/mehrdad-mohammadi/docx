--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehrdad MOHAMMADI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammadi, M., Jolai, F., & Rostami, H. (2011). An M/M/c queue model for hub covering location problem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(11), 2623-2638.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree‐of‐hubs location problem with interhub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ariztegui-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous joint vaccine allocation and quarantine restriction planning under uncertainty: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.103133. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2024.103133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair-split distribution of multi-dose vaccines with prioritized age groups and dynamic demand: The case study of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 310 (3), pp.1249-1272. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4855), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production-sharing of critical resources with dynamic demand under pandemic situation: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.102909. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2023.102909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a robust waste recycling network integrating social and environmental pillars of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Yousefloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Babazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.108970. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous material transportation problems: A comprehensive overview of models and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghasemaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302 (1), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated global airline hub network design with fleet planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.107883. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi‐objective optimization of a stochastic resilient vaccine distribution network in the context of the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.102725. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial area determination problem: Definition and solution method based on Memetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109243. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning at the service of Meta-heuristics for solving Combinatorial Optimization Problems: A state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.393-422. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated location routing problem with ‎simultaneous pickup and delivery under the risk of ‎disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Reza Hejazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryan Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under congestion: A learning based metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Irani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102069. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2020.102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based metaheuristic for a multi-objective agile inspection planning model under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A queue-based aggregation approach for performance evaluation of a production system with an AMHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.104838. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.104838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable single-allocation hub location problem with disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.90-120. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on optimisation of part quality inspection planning in a multi-stage manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rezaei-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Selected Surveys on Cutting-edge Problems in Production Research, 57 (15-16), pp.4880-4897. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of single and multi-class production systems using an approximating queuing network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1492163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under operational and disruption risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.20 - 43. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage stochastic programming approach for blood supply chain planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Aghabegloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable multi-modal multi-commodity model for hazardous materials transportation under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (3), pp.792 - 809. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective robust inspection planning model in a multi-stage serial production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1432-1457. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1363425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated sustainable-resilient supply chain: A pharmaceutical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.109 - 142. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective hub network design under uncertainty considering congestion: An M/M/c/K queue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5-6), pp.4179 - 4198. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of a closed-loop location-routing-inventory supply chain network under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.182 - 214. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a multi-modal tree hub location network with transportation energy consumption: A fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sedehzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game-based meta-heuristic for a fuzzy bi-objective reliable hub location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Reliable Bi-objective Relief Routing Network in the Earthquake Response Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.74 - 81. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.09.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable logistics network with hub disruption under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (9-10), pp.5621-5642. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for integrating intra-cell layout and processing route reliability in a cellular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Shirzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.839 - 855. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2016.1224388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy bi-objective reliable p-hub center problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.2563 - 2580. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid fuzzy approach for the closed-loop supply chain network design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Sadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Pourmohammad-Zia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.2811 - 2826. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective interval-stochastic robust optimization model for designing closed loop supply chain network with multi-priority queuing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.67 - 87. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization model for hub network design under uncertainty: An inexact rough-interval fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1670 - 1688. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2014.992891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable hub location under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.89 - 115. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective design of an organ transplant network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101 - 124. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot selection by a multiple criteria complex proportional assessment method under an interval-valued fuzzy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meysam Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghodratnama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (5-8), pp.687 - 697. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-014-5849-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of a robust inspection process plan: Taguchi and Monte Carlo methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (7), pp.2202-2224. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.980460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a bi-objective reliable healthcare network with finite capacity queue under service covering uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dehbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.15 - 41. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer churn prediction using a hybrid method and censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1345 - 1352. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.msl.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Fuzzy Strategic Integrated Multiechelon Agile Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Hosnavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a new stochastic multi-mode p -hub covering location problem considering risk by a novel multi-objective algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (24), pp.10053 - 10073. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2013.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Neural Regression Models for Customer Churn Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for a capacitated hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.671 - 688. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.ijiec.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of customer churn determinants using censored log file data in the Iranian mobile telecommunications service industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Keramati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Customer Relationship Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJECRM.2011.041261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01621987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hub location problem with stopovers in a tree topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leonardo Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers, trees, hubs and stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree of hubs location problem with inter-hub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision makers facing spatial decision problems: deSEAsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA90 : 90th meeting of the EURO working group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMIZATION-BASED FRAMEWORK FOR INSPECTION PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamic bi-objective relief routing network in the earthquake response phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishehgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub Covering Location Problem under Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Fourth Asia International Conference on Mathematical/Analytical Modelling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kota Kinabalu, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMS.2010.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization framework for an inspection planning problem under uncertainty and breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. École Nationale Supérieure des Arts et Métiers; Tehran university, Industrial Engineering faculty, 2015. English. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENAM0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01345201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehrdad MOHAMMADI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammadi, M., Jolai, F., & Rostami, H. (2011). An M/M/c queue model for hub covering location problem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(11), 2623-2638.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree‐of‐hubs location problem with interhub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ariztegui-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous joint vaccine allocation and quarantine restriction planning under uncertainty: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.103133. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2024.103133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair-split distribution of multi-dose vaccines with prioritized age groups and dynamic demand: The case study of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 310 (3), pp.1249-1272. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4855), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production-sharing of critical resources with dynamic demand under pandemic situation: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.102909. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2023.102909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a robust waste recycling network integrating social and environmental pillars of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Yousefloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Babazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.108970. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazardous material transportation problems: A comprehensive overview of models and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghasemaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302 (1), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated global airline hub network design with fleet planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Sina Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.107883. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi‐objective optimization of a stochastic resilient vaccine distribution network in the context of the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.102725. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2022.102725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial area determination problem: Definition and solution method based on Memetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109243. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning at the service of Meta-heuristics for solving Combinatorial Optimization Problems: A state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.393-422. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated location routing problem with ‎simultaneous pickup and delivery under the risk of ‎disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Dehghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Reza Hejazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryan Karimi Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2021050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under congestion: A learning based metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Irani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102069. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2020.102069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based metaheuristic for a multi-objective agile inspection planning model under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A queue-based aggregation approach for performance evaluation of a production system with an AMHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.104838. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.104838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable single-allocation hub location problem with disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.90-120. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on optimisation of part quality inspection planning in a multi-stage manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rezaei-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Selected Surveys on Cutting-edge Problems in Production Research, 57 (15-16), pp.4880-4897. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1464231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of single and multi-class production systems using an approximating queuing network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yugma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1492163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub-and-spoke network design under operational and disruption risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.20 - 43. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-stage stochastic programming approach for blood supply chain planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Aghabegloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective robust inspection planning model in a multi-stage serial production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.1432-1457. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1363425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable multi-modal multi-commodity model for hazardous materials transportation under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 257 (3), pp.792 - 809. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.07.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated sustainable-resilient supply chain: A pharmaceutical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.109 - 142. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective hub network design under uncertainty considering congestion: An M/M/c/K queue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5-6), pp.4179 - 4198. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of a closed-loop location-routing-inventory supply chain network under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Zhalechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.182 - 214. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a multi-modal tree hub location network with transportation energy consumption: A fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sedehzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Baboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game-based meta-heuristic for a fuzzy bi-objective reliable hub location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Rahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Reliable Bi-objective Relief Routing Network in the Earthquake Response Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.74 - 81. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.09.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reliable logistics network with hub disruption under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (9-10), pp.5621-5642. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for integrating intra-cell layout and processing route reliability in a cellular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Shirzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.839 - 855. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2016.1224388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy bi-objective reliable p-hub center problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.2563 - 2580. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid fuzzy approach for the closed-loop supply chain network design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Sadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Pourmohammad-Zia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.2811 - 2826. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-151561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective interval-stochastic robust optimization model for designing closed loop supply chain network with multi-priority queuing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.67 - 87. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization model for hub network design under uncertainty: An inexact rough-interval fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1670 - 1688. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2014.992891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable hub location under mixed uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.89 - 115. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective design of an organ transplant network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Zahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Jula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101 - 124. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of a robust inspection process plan: Taguchi and Monte Carlo methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (7), pp.2202-2224. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.980460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot selection by a multiple criteria complex proportional assessment method under an interval-valued fuzzy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meysam Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghodratnama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (5-8), pp.687 - 697. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-014-5849-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a bi-objective reliable healthcare network with finite capacity queue under service covering uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dehbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.15 - 41. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer churn prediction using a hybrid method and censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Bahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1345 - 1352. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.msl.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Fuzzy Strategic Integrated Multiechelon Agile Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Hosnavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific journal of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a new stochastic multi-mode p -hub covering location problem considering risk by a novel multi-objective algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (24), pp.10053 - 10073. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2013.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Neural Regression Models for Customer Churn Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golshan Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/543940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective imperialist competitive algorithm for a capacitated hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.671 - 688. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.ijiec.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of customer churn determinants using censored log file data in the Iranian mobile telecommunications service industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Keramati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Customer Relationship Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJECRM.2011.041261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An M/M/c queue model for hub covering location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Jolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (11-12), pp.2623 - 2638. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01621987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hub location problem with stopovers in a tree topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leonardo Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers, trees, hubs and stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree of hubs location problem with inter-hub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision makers facing spatial decision problems: deSEAsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA90 : 90th meeting of the EURO working group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMIZATION-BASED FRAMEWORK FOR INSPECTION PLANNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a dynamic bi-objective relief routing network in the earthquake response phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadab Shishehgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Selangor Darul Ehsan, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2014.7058653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub Covering Location Problem under Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Rostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Fourth Asia International Conference on Mathematical/Analytical Modelling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kota Kinabalu, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMS.2010.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization framework for an inspection planning problem under uncertainty and breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. École Nationale Supérieure des Arts et Métiers; Tehran university, Industrial Engineering faculty, 2015. English. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENAM0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01345201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Vahdani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2023.102909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Yousefloo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Babazadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Mohri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemaghaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.11.045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nasrollahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107883" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Dehghan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.04.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Hejazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03212162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Irani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02480594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Jula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ahmadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02448691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02143109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.01.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4343ZFKH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rezaei-Malek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1492163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zhalechian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Torabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74WFMNRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01898883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Zahiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Aghabegloo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.05.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C305G7VC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL34B09X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1363425" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhuang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MVGXMHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Rahimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sadeghi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.02.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XNHFTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sedehzadeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishegar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.372" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shirzadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1224388" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794871v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pourmohammad-Zia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.08.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNKLS0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vahdani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.992891" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Torabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2013.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN7F9C38-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZSK38-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meysam Mousavi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghodratnama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5849-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.980460" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dehbari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6JZNWR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Bahmani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshan Mohammadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.msl.2013.04.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Abbasi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hosnavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543604" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Jolai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.05.063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543940" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Rostami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2010.08.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Keramati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azadeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJECRM.2011.041261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793933v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.06.038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01621987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ariztegui Beltran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leonardo Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero Rueda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero-Rueda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishehgar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058653" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ghodsi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMS.2010.132" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01345201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Asgari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Vahdani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2023.102909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Yousefloo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Babazadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Mohri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemaghaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.11.045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nasrollahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Dehghan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.04.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Hejazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Karimi Mamaghan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03212162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Irani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02480594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Jula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ahmadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02448691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02143109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.01.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4343ZFKH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rezaei-Malek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1492163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zhalechian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ali Torabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74WFMNRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01898883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Zahiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Aghabegloo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.05.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C305G7VC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1363425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL34B09X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhuang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.04.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MVGXMHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Rahimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sadeghi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2016.02.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XNHFTZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sedehzadeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Baboli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishegar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.372" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shirzadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2016.1224388" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794871v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pourmohammad-Zia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.08.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFNKLS0C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niakan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vahdani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.992891" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Torabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2013.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN7F9C38-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZSK38-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.980460" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meysam Mousavi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghodratnama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5849-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dehbari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2014.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB6JZNWR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Bahmani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golshan Mohammadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.msl.2013.04.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Abbasi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hosnavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543604" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Jolai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2013.05.063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/543940" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Rostami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2010.08.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01793933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.06.038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Keramati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azadeh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJECRM.2011.041261" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01621987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ariztegui Beltran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leonardo Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero Rueda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero-Rueda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Shishehgar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2014.7058653" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Ghodsi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMS.2010.132" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01345201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENAM0055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>