--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -300,321 +300,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes for reuse of aged pressure-driven membranes: Current status and future perspectives</w:t>
+                <w:t xml:space="preserve">Methylene blue removal by a dual-chamber fungal-based microbial fuel cell with Trichoderma harzianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio Ivan Seibel</w:t>
+                <w:t xml:space="preserve">Sébastien Votat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pontié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandré Barbosa Brião</w:t>
+                <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samarah Graciola</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2025.119690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.2807-2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-025-02333-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421890v1</w:t>
+                <w:t xml:space="preserve">hal-05316574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylene blue removal by a dual-chamber fungal-based microbial fuel cell with Trichoderma harzianum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routes for reuse of aged pressure-driven membranes: Current status and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Ivan Seibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Votat</w:t>
+                <w:t xml:space="preserve">Vandré Barbosa Brião</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarah Graciola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pontié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lebrun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (10), pp.2807-2823. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.119690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-025-02333-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2025.119690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316574v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Repurposing of End-of-Life BWRO Membranes: Ultrafiltration Membranes for Advanced Wastewater Treatment and Cation Exchange Membranes for Fungal Microbial Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Somrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -704,77 +704,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of fungal-based microbial fuel cells for biodegradation of pharmaceuticals: Comparative study of individual vs. mixed contaminant solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Votat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Foukmeniok Mbokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1093,51 +1093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of microbial fuel cell efficiency by incorporation of graphene oxide and functionalized graphene oxide in sulfonated polyethersulfone membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Younesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chiboub Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pontié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Guellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1357,51 +1357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of acetaminophen and its main by-product 4-aminophenol by Trichoderma harzianum versus mixed biofilm of Trichoderma harzianum/Pseudomonas fluorescens in a fungal microbial fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pontié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming an end-of-life reverse osmosis membrane in a cationic exchange membrane and its application in a fungal microbial fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Somrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review on recent proton exchange membranes applied in microbial fuel cells for renewable energy recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibollah Younesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chiboub Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pontié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Guellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading the electrochemical performance of graphene oxide-blended sulfonated polyetheretherketone composite polymer electrolyte membrane for microbial fuel cell application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibollah Younesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,51 +2063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Biofilms in the performances of a fungal microbial fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Valay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2163,273 +2163,390 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Energy Consumption in Aerobic and Anaerobic Treatment Wastewater Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibollah Younesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erica Bicchi</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability, the Circular Economy and Digitalisation in the European Textile and Clothing Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-9116-3_3⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Reuse and Recycling of Agro-Industrial Effluent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.193-206, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003604273-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446143v1</w:t>
+                <w:t xml:space="preserve">hal-05612320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward sustainable practices in anaerobic wastewater treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bicchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability, the Circular Economy and Digitalisation in the European Textile and Clothing Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.33-69, 2025, SDGs and Textiles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-9116-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-33096-4.00017-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05446170v1</w:t>
+                <w:t xml:space="preserve">hal-05446143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward sustainable practices in anaerobic wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Najafpour-Darzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri Shabani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Engineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.663-695, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-33096-4.00017-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bioremediation by MFC technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehri Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bita Roshanravan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,111 +2554,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibollah Younesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pontié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Hyun Pyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.373-418, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85711-6.00006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2609,51 +2726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B38A7438"/>
+    <w:nsid w:val="8F85698B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2840,51 +2957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehri-shabani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5237-9751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Th&#233;odore Silga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibor Fabrice Roland Bako" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mbokou Foukmeniok" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-025-06613-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421890v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Ivan Seibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandr&#233; Barbosa Bri&#227;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarah Graciola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119690" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Votat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Shabani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02333-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Somrani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Mohamed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Abohelal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Alsharari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9116-3_3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Gorin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Foukmeniok Mbokou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Lotfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Younesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Roshanravan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Bahramifar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12908" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pontie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchikaya Goma Bilongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Roesink" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Grooth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dinaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00379-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahimpour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahimnejad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.07.080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Medjda Bouchenak Khelladi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chiboub Fellah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Guellil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.27677" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Nacef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rahimpour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-020-01518-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Ghaffour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Seibel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-021-04070-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rahimnejad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2020.26330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2019.101369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8B3X3BH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Valay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroschuck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bicchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Najafpour-Darzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33096-4.00017-X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Pyo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85711-6.00006-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehri-shabani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5237-9751" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Th&#233;odore Silga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibor Fabrice Roland Bako" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mbokou Foukmeniok" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-025-06613-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Votat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Shabani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-025-02333-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Ivan Seibel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandr&#233; Barbosa Bri&#227;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarah Graciola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hannachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Somrani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Mohamed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Abohelal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Alsharari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9116-3_3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Gorin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Foukmeniok Mbokou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Lotfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Younesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Roshanravan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Bahramifar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wej.12908" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pontie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchikaya Goma Bilongo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Roesink" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Grooth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dinaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00379-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Younesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahimpour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahimnejad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.07.080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Medjda Bouchenak Khelladi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chiboub Fellah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Guellil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.27677" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Nacef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rahimpour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-020-01518-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Ghaffour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Seibel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-021-04070-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rahimnejad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2020.26330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2019.101369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8B3X3BH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Valay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroschuck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Faghiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Rossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003604273-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bicchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Najafpour-Darzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33096-4.00017-X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Pyo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85711-6.00006-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>