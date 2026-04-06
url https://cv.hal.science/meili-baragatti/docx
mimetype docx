--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bayesian Computation with Deep Learning and Conformal prediction</w:t>
+                <w:t xml:space="preserve">Incubation behaviour in a double-nesting alpine species Alectoris graeca saxatilis: similar nest attendance by males and females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ariane Bernard-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillelme Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Métivier</w:t>
+                <w:t xml:space="preserve">Claire Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 p. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (5), pp.e03484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618600.2025.2546446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jav.03484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595814v4</w:t>
+                <w:t xml:space="preserve">hal-05290047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incubation behaviour in a double-nesting alpine species Alectoris graeca saxatilis: similar nest attendance by males and females</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Bayesian Computation with Deep Learning and Conformal prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bernard-Laurent</w:t>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillelme Astruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Anceau</w:t>
+                <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Faivre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (5), pp.e03484. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jav.03484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2025.2546446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290047v1</w:t>
+                <w:t xml:space="preserve">hal-04595814v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased temperature and drought do not threaten the mycelium of Tuber melanosporum in Mediterranean regions</w:t>
               </w:r>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroepidemiological Reconstruction of Long-term Rift Valley Fever Virus Circulation in Nouakchott, Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedia Abdoullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,64 +664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Godillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Baconin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -785,77 +785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a complex hydro-ecological model through Approximate Bayesian Computation and Random Forest combined with sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of annual climatic variations, climate changes, and sociological factors on the production of the Périgord black truffle (Tuber melanosporum Vittad.) from 1903–1904 to 1988–1989 in the Vaucluse (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for the segmentation of series with a functional effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview on approximate bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,261 +1718,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinant of malaria cases among travellers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rogier</w:t>
+                <w:t xml:space="preserve">Parallel Tempering with Equi-Energy Moves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meili Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-87⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.323-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-012-9313-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00835299v1</w:t>
+                <w:t xml:space="preserve">hal-00559174v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Tempering with Equi-Energy Moves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denys Pommeret</w:t>
+                <w:t xml:space="preserve">Environmental determinant of malaria cases among travellers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Machault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (3), pp.323-339. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (87), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-012-9313-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559174v4</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00835299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PftetQ and pfmdt copy numbers as predictive molecular markers of decreased ex vivo doxycycline susceptibility in imported Plasmodium falciparum malaria.</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of variable selection using -prior distribution with ridge parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2255,239 +2255,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on ‘Bayesian variable selection for disease classification using gene expression data’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meïli C Baragatti</w:t>
+                <w:t xml:space="preserve">Comments on &amp;quot;Bayesian variable selection for disease classification using gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194-1194. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490806v1</w:t>
+                <w:t xml:space="preserve">hal-01293959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;Bayesian variable selection for disease classification using gene expression data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+                <w:t xml:space="preserve">Comments on ‘Bayesian variable selection for disease classification using gene expression data’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli C Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293959v1</w:t>
+                <w:t xml:space="preserve">hal-04490806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of variable selection using g-prior distribution with ridge parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2653,441 +2653,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00516657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Na + /H + Exchanger 1 Transporter Is Involved in Reduced Susceptibility to Quinine</w:t>
+                <w:t xml:space="preserve">Development and validation of real-time one-step reverse transcription-PCR for the detection and typing of dengue viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meili Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Zettor</w:t>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meili Baragatti</w:t>
+                <w:t xml:space="preserve">Anne Tuiskunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01243-08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491909v1</w:t>
+                <w:t xml:space="preserve">hal-04491920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinormal in vitro distribution model suitable for the distribution of Plasmodium falciparum chemosusceptibility to doxycycline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meili Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (2), pp.688-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00546-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of real-time one-step reverse transcription-PCR for the detection and typing of dengue viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum Na + /H + Exchanger 1 Transporter Is Involved in Reduced Susceptibility to Quinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meili Baragatti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.02.010⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (5), pp.1926-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01243-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04491920v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and environmental malaria risk factors in urban areas of Ouagadougou, Burkina Faso</w:t>
               </w:r>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pembe Issamou Mayengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian J.F. Luty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meili Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroethanoanthracene derivatives reverse in vitro quinoline resistance in Plasmodium falciparum malaria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bogreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,51 +3946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian functional linear regression estimation. Extension to scalar and categorical covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bouhadjera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,77 +4067,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a functional Bayesian method to analyse time series data in precision viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4456,51 +4456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Conference on Computational Statistics (COMPSTAT). Satellite CRoNoS Workshop on Functional Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain. 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4525,51 +4525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne d'un modèle de régression linéaire fonctionnel interprétable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4594,51 +4594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview on approximate bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,51 +4676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Tempering sans vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4771,51 +4771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Tempering sans vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Tempering with Equi-Energy Moves, and Likelihood Free Parallel tempering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,51 +4961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de variables dans un modèle linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique de l'UMR AGAP (UMR CIRAD, INRA et Montpellier SupAgro)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5030,51 +5030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection for probit mixed models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5157,51 +5157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5274,51 +5274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5382,51 +5382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5522,51 +5522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5766,51 +5766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard-Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedia Abdoullah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Godillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baconin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1124970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18755539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanlaya Sriprawat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirapat Wangsing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00345-15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614873v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9328-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-87" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559174v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9313-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559039v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA607" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li C Baragatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00516657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucomont-Chapeaublanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01243-08" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Tall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00546-08" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tuiskunen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.02.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLR35PS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Assi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ouedraogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pembe Issamou Mayengue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J.F. Luty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kremsner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX7RMQ4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Almeras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucomont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gardella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teunis Eggelte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayjean Hung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neonila Szeszenia-Dabrowska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0494" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pierre Pudlo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14618.54728" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308830v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedia Abdoullah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Godillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baconin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1124970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18755539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanlaya Sriprawat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirapat Wangsing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00345-15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614873v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9328-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559174v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9313-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559039v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA607" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li C Baragatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00516657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucomont-Chapeaublanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tuiskunen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.02.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLR35PS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Tall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00546-08" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01243-08" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Assi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ouedraogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pembe Issamou Mayengue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J.F. Luty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kremsner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX7RMQ4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Almeras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucomont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gardella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teunis Eggelte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayjean Hung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neonila Szeszenia-Dabrowska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0494" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pierre Pudlo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14618.54728" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308830v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>