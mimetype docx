--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2255,209 +2255,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;Bayesian variable selection for disease classification using gene expression data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+                <w:t xml:space="preserve">Comments on ‘Bayesian variable selection for disease classification using gene expression data’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli C Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293959v1</w:t>
+                <w:t xml:space="preserve">hal-04490806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on ‘Bayesian variable selection for disease classification using gene expression data’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meïli C Baragatti</w:t>
+                <w:t xml:space="preserve">Comments on &amp;quot;Bayesian variable selection for disease classification using gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194-1194. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490806v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of variable selection using g-prior distribution with ridge parameter</w:t>
               </w:r>
@@ -3201,307 +3201,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiplicity of Plasmodium falciparum infections is associated with acquired immunity to asexual blood stage antigens</w:t>
+                <w:t xml:space="preserve">Sialome Individuality Between Aedes aegypti Colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pembe Issamou Mayengue</w:t>
+                <w:t xml:space="preserve">L. Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian J.F. Luty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meili Baragatti</w:t>
+                <w:t xml:space="preserve">E. Orlandi-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kremsner</w:t>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boucomont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.531-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2008.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491941v1</w:t>
+                <w:t xml:space="preserve">hal-04491888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sialome Individuality Between Aedes aegypti Colonies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multiplicity of Plasmodium falciparum infections is associated with acquired immunity to asexual blood stage antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orlandi-Pradines</w:t>
+                <w:t xml:space="preserve">Pembe Issamou Mayengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fontaine</w:t>
+                <w:t xml:space="preserve">Adrian J.F. Luty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meili Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Boucomont</w:t>
+                <w:t xml:space="preserve">Peter Kremsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2008.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/vbz.2008.0056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04491888v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydroethanoanthracene derivatives reverse in vitro quinoline resistance in Plasmodium falciparum malaria.</w:t>
               </w:r>
@@ -5766,51 +5766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedia Abdoullah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Godillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baconin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1124970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18755539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanlaya Sriprawat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirapat Wangsing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00345-15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614873v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9328-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559174v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9313-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559039v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA607" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li C Baragatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00516657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucomont-Chapeaublanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tuiskunen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.02.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLR35PS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Tall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00546-08" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01243-08" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Assi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ouedraogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pembe Issamou Mayengue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J.F. Luty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kremsner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX7RMQ4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Almeras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucomont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gardella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teunis Eggelte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayjean Hung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neonila Szeszenia-Dabrowska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0494" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pierre Pudlo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14618.54728" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308830v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jav.03484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedia Abdoullah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Godillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Baconin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1124970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18755539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanlaya Sriprawat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirapat Wangsing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wurtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00345-15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614873v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9328-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559174v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-012-9313-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-87" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-414" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559039v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-BA607" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li C Baragatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00516657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucomont-Chapeaublanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tuiskunen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.02.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLR35PS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Tall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00546-08" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01243-08" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Assi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ouedraogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Almeras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucomont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pembe Issamou Mayengue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J.F. Luty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kremsner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.10.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX7RMQ4C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gardella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teunis Eggelte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-124" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04491954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayjean Hung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neonila Szeszenia-Dabrowska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-07-0494" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pierre Pudlo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14618.54728" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308830v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>