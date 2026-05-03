--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -234,593 +234,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 450, pp.252-256. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.593 - 601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162011v1</w:t>
+                <w:t xml:space="preserve">hal-01909419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Qi Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909419v1</w:t>
+                <w:t xml:space="preserve">hal-02923371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Huang</w:t>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaowei Yang</w:t>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10095-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (19), pp.195301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923371v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (19), pp.195301. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.252-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5128867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375696v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note: Observation of the angular distribution of an x-ray characteristic emission through a periodic multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Reflectance Nanoscale V/Sc Multilayer for Soft X-ray Water Window Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (11), pp.117101. </w:t>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUV stimulated emission from MgO pumped by FEL pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,64 +1351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 386 (1), pp.39 - 43. </w:t>
@@ -1472,415 +1472,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular distribution of a characteristic x-ray emission transmitted by a periodic multilayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de multicouches nanométriques par PIXE-Kossel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qiushi Huang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PXRNMS2018, Physics of X-ray and Neutron Multilayer Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée, Caractérisation physico-chimique en MEB et microsonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932468v1</w:t>
+                <w:t xml:space="preserve">hal-03932230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de multicouches nanométriques par PIXE-Kossel</w:t>
+                <w:t xml:space="preserve">X-ray standing wave technique applied in the characterization of periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée, Caractérisation physico-chimique en MEB et microsonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Chemistry 2018, EuroSciCon Conference on Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932230v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray standing wave technique applied in the characterization of periodic multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angular distribution of a characteristic x-ray emission transmitted by a periodic multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry 2018, EuroSciCon Conference on Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">PXRNMS2018, Physics of X-ray and Neutron Multilayer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932170v1</w:t>
+                <w:t xml:space="preserve">hal-03932468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified spontaneous and stimulated Mg L emission from MgO pumped by FEL pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,64 +2009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3NANO2017, 4th Int. Conf. on Nanoscience, Nanotechnology and Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
@@ -2134,64 +2134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PXRNMS-2016 Workshop (Physics of X-Ray and Neutron Multilayer Structures)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MESA+ Institute for Nanotechnology of the University of Twente, Enschede, The Netherlands, Nov 2016, Enschede, Netherlands</w:t>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2409,51 +2409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichroism of x-­ray fluorescence under standing waves regime in magnetic periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#228;fers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#228;fers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>