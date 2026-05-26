--- v0 (2026-03-23)
+++ v1 (2026-05-26)
@@ -448,469 +448,469 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monolithic model of solid–liquid phase change problem</w:t>
+                <w:t xml:space="preserve">Error analysis of a reduced order method for the Allen-Cahn equation⁎</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mejdi Azaiez</w:t>
+                <w:t xml:space="preserve">Yayu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanju Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.116794⟩</w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.186-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2024.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452901v1</w:t>
+                <w:t xml:space="preserve">hal-04794680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long-time behavior of the continuous and discrete solutions of a nonlocal Cahn–Hilliard type inpainting model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Least-squares pressure recovery in reduced order methods for incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Miranville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chacón Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuanju Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hui Yao</w:t>
+                <w:t xml:space="preserve">M. Oulghelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sánchez Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2024.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 519, pp.113397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794678v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis of a reduced order method for the Allen-Cahn equation⁎</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A monolithic model of solid–liquid phase change problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Azaïez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chuanju Xu</w:t>
+                <w:t xml:space="preserve">Hui Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Azaiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.186-201. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 421, pp.116794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2024.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.116794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794680v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least-squares pressure recovery in reduced order methods for incompressible flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the long-time behavior of the continuous and discrete solutions of a nonlocal Cahn–Hilliard type inpainting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sánchez Muñoz</w:t>
+                <w:t xml:space="preserve">Alain Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanju Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 519, pp.113397. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, pp.461-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2024.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792454v1</w:t>
+                <w:t xml:space="preserve">hal-04794678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Reduced order model of flows by time-scaling interpolation of DNS data</w:t>
               </w:r>
@@ -948,51 +948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atchyut Gullapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Azaïez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,51 +1078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atchyut Gullapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Azaïez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1559,51 +1559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chac&#243;n Rebollo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oulghelou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Nunez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rubino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doubova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jelassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Mint Brahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.05.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2024.03.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oulghelou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan K. Sengupta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lestandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Haider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchyut Gullapalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0120-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0119-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Bhaumik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Krishna Chand Avatar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v51n2.18.03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Belgacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0060-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Azaiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chac&#243;n Rebollo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oulghelou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Nunez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rubino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doubova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jelassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Mint Brahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2024.03.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oulghelou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113397" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116794" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2024.05.023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan K. Sengupta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lestandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Haider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchyut Gullapalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0120-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0119-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Bhaumik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Krishna Chand Avatar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v51n2.18.03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Belgacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0060-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>