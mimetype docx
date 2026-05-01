--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -538,282 +538,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesurer les effets de l’accompagnement social ? Les principaux enseignements d’une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2018.3268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcours de vie, loisirs et handicaps : une recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers des PEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Parcours de vie et accompagnement, 2 (3), pp.79-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire et vie sociale des retraités autonomes en résidence-autonomie et habitat regroupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1193,51 +1193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épiderme et l'épidémie. Sur l'enjeu de visibilité dans la construction de deux catégories minoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1379,220 +1379,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs - Historicité, Réciprocité, Territorialité, Activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagrazia Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif RIUESS-MSE. Le Bord De l'Eau, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’économie solidaire face au tournant entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions et presses universitaires de Reims. PU de Reims, pp.184, 2025, 9782374962344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803907v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-05395477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion</w:t>
               </w:r>
@@ -2017,51 +2017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie III. Les modèles socioéconomiques des tiers-lieux associatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles socioéconomiques des tiers-lieux associatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,50 +2670,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur les impensés de l’insertion : vulnérabilité, contrat d’engagement et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif PICOTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs territoriaux aux défis de l'insertion. Vers le territoire capacitant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°6, EPURE, col "Ressor" n°6, p.69-91, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire politique de l’insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2726,143 +2812,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif PICOTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion. Vers le territoire capacitant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, col "Ressor" n°6, p.41-68, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101056v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05101046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps extractiviste et temps génératif dans la recherche</w:t>
               </w:r>
@@ -3344,51 +3344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la performance sociale à l’utilité sociale - Mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahida Boulaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,51 +3449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs, p.76-142 in Gianfaldoni P., Gardin L., Jany-Catrice F. (coord.) Modèles socio-économiques versus Social Business Models, Rapport pour l’IFMA, convention RIUESS-IFMA, 227 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,1800 +3531,1800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ESS dans la petite enfance et le grand âge à l'heure néolibérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Chaire d'économie sociale et solidaire Université Gustave Eiffel. 2022, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COPALIM - Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractériser les dynamiques d’Économie sociale et solidaire au Luxembourg : Discours, pratiques et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association de promotion des expérimentations sociales (APEX). 2022, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de tenir la recherche TARNAC à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Celati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] n°spécial 2021, Chaire ESS de l'Université Gustave Eiffel. 2021, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les effets de l'accompagnement social des Caf sur les publics : une approche par les capabilités et le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung Loriente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 224, Dossier d'Etude, CNAF. 2021, 201 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de vie et d'accueil (LVA). Interroger les marges de l'accueil en protection de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Zdravkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardif-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX. 2020, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire d'Insertion et d'Inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Chaire d'économie sociale et solidaire Université Gustave Eiffel. 2022, pp.90</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loisirs, handicaps, services et établissements des PEP 57 et inclusion : pratiques et usages des familles. Une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2L2S PEP 57. 2019, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970223v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de vie collectifs : qui y vit ? Ce que nous apprennent les résidents en lieux de vie collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] [Collection Action Sociale CNAV]. 2018, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide, situation de handicap et perte d'autonomie : revue de littérature critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] n°spécial 2021, Chaire ESS de l'Université Gustave Eiffel. 2021, pp.4-11</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX. 2018, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyser les effets de l'accompagnement social des Caf sur les publics : une approche par les capabilités et le bien-être</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de littérature critique. L'accompagnement social et ses effets sur les bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Émond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Emond</w:t>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung-Loriente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 195, Dossier d'étude CNAF. 2017, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de littérature problématisée : les spécificités de l'accueil des 0-6 ans en protection de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire national de la protection de l'enfance (ONPE); Association de promotion des expérimentations sociales (APEX). 2016, 150 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours institutionnels des publics accompagnés par des Instituts Thérapeutiques Educatifs et Pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PHS-EHESS, Aire, CNSA. 2016, 298 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation d'une plateforme de mobilité routière destinée à des jeunes en difficulté d'insertion : l'expérimentation Mobil Emploi Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APDOM3-N°14, TEPP-CNRS. 2016, 87 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement des jeunes à la mobilité pour l'accès à l'emploi et à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasiha Aboubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Jeuland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 224, Dossier d'Etude, CNAF. 2021, 201 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX Rapport pour TEPP-CNRS-FEJ. 2016, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes recevant l'allocation RSA face aux politiques départementales d'insertion : compte-rendu et analyse de 11 focus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] APEX. 2020, pp.186</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour TEPP-CNRS, TEPP-CNRS. 2015, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement vers l'emploi et la sortie du Complément de Libre Choix d'Activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX Rapport pour la CNAF. 2015, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loisirs, handicaps, services et établissements des PEP 57 et inclusion : pratiques et usages des familles. Une recherche-action</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction institutionnelle de l'invisibilité sociale. Compte-rendu et analyse de 14 entretiens avec des décideurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...884 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] APEX-Rapport pour l'ONPES. 2015, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5453,77 +5453,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et effets de l’accompagnement social des Caf sur leurs publics : mesurer les évolutions des « capabilités » et du bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jung Loriente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-ssentiel CNAF Collection Etudes et Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de vie et d’accueil : une bifurcation dans les trajectoires des enfants comme de ceux qui les accueillent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invisibilité sociale au prisme de la représentation des élus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5873,867 +5873,1346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagnement associatif au logement et capabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TRAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire TETRAS, Oct 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre : l’économie solidaire face au tournant entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de l’économie sociale et solidaire 2025 - GESF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Bordeaux - Science Po Bordeaux, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnalisation de l'économie sociale et solidaire et défis écologiques : l'économie solidaire face au tournant entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme INTERREG IntegraVert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIGL d'Esch-sur-Alzette, Jun 2025, Esch-sur-Alzette (Luxembourg), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborder l’économie sociale et solidaire sous l’angle du « vivant » : apports réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRIEC international 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Po Bordeaux, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire capacitant, économie sociale et solidaire, communs et futurs désirables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil de développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grand Nancy Métropole, Jun 2025, Vandoeuvre-lès-Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire : entre socio-économie politique des émergences et tournant entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Économie sociale et solidaire : innovation - formation – recherche - De nouvelles synergies par un dialogue Sud-Nord global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire économie solidaire CNAM, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement social dans et vers le logement : quel environnement institutionnel « capacitant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès Toulouse, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle politique de l’économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes rencontres régionales du Réseau de recherche et de formation en ESS du Grand-Est (RESSOR GE),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie sociale et solidaire et coopérations territoriales dans les secteurs du grand-âge et de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème rencontre du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accès au logement versus appropriation de l’habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Chercheur-acteur, « Le rôle du logement dans l’insertion socioprofessionnelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRUP, Oct 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail social et insertion : quels imaginaires et quels récits face aux politiques d’insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème rencontre du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du conseil départemental de Moselle en direction des professionnels : « Politiques de solidarité : quels enjeux pour le travail social ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental de Moselle, Oct 2024, Le Ban Saint-Martin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation du livre : l’économie solidaire face au tournant entrepreneurial</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’apportent les « approches par le vivant » à la réflexion sur les pratiques d’ESS et réciproquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum mondial de l’économie sociale et solidaire 2025 - GESF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Bordeaux - Science Po Bordeaux, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès international de l’association des sociologues de langue française, « Sciences, savoirs et sociétés », CR27 " Des limites de la science classique à l’émergence de nouveaux rapports entre science et action"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Jul 2024, Ottawa (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accompagnement associatif au logement et capabilités</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TRAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire TETRAS, Oct 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXIIIème rencontre du RIUESS "L'ESS hors-la-loi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Institutionnalisation de l'économie sociale et solidaire et défis écologiques : l'économie solidaire face au tournant entrepreneurial</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’IAE et relations partenariales avec les entreprises classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme INTERREG IntegraVert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIGL d'Esch-sur-Alzette, Jun 2025, Esch-sur-Alzette (Luxembourg), France</w:t>
+              <w:t xml:space="preserve">Afterwork, Direction départementale de l’emploi, du travail et des solidarités de Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DDETS 57, Dec 2024, Metz, ACI Metz Pôle Service, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aborder l’économie sociale et solidaire sous l’angle du « vivant » : apports réciproques</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit enfance : capitalisme ou coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRIEC international 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Po Bordeaux, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres régionales du Réseau de recherche et de formation en ESS du Grand-Est (RESSOR GE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESSOR, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’économie sociale et solidaire : entre socio-économie politique des émergences et tournant entrepreneurial</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Économie sociale et solidaire : innovation - formation – recherche - De nouvelles synergies par un dialogue Sud-Nord global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire économie solidaire CNAM, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIIe Congrès de l'Association Française d'Économie Politique, " Face aux crises, des planifications sont-elles possibles ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ART-DEV, Université de Montpellier, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...241 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apportent les « approches par le vivant » à la réflexion sur les pratiques d’ESS et réciproquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6749,644 +7228,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème rencontre du RIUESS, "L'ESS hors-la-loi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Travail social et insertion : quels imaginaires et quels récits face aux politiques d’insertion</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire capacitant comme futur désirable : préfiguration d’une recherche-action durable avec le Ptce « Le Levier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...501 lines deleted...]
-                <w:t xml:space="preserve">Pierre Robert</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RIUESS; Université d'Avignon, May 2023, Avignon-Arles, France</w:t>
+              <w:t xml:space="preserve">, RIUESS, Université d'Avignon, May 2023, Avignon-Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319186v1</w:t>
+                <w:t xml:space="preserve">hal-04319184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apportent les « approches par le vivant » à la réflexion sur les pratiques d’ESS et réciproquement ?</w:t>
               </w:r>
@@ -7448,191 +7435,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS; Université d'Avignon, May 2023, Avignon-Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction institutionnelle des Tiers-Lieux (associatifs) sous l’angle des expertises et des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Expertises et Transitions 2022-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S-Metz, May 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504515v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04319184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse conclusive : L’entièreté des personnes</w:t>
               </w:r>
@@ -7700,51 +7700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction institutionnelle des Tiers Lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,634 +7789,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire au Luxembourg : les perspectives des initiatives solidaires de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ESS Actrice des transitions ?, XXIe Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un projet citoyen pour une alimentation durable et accessible : acteurs, pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium EUCOR, Sep 2022, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une recherche-action dans le secteur de l’insertion à partir de son modèle politique a priori et effectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ESS dans la petite enfance et le grand-âge à l'heure néolibérale - Premiers résultats d'une étude exploratoire comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pegase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ESS, actrices des transisions ? XXIe Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs et leur encastrement socio-politique : études de cas en région Hauts-de-France et Grand-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bunle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres nationales de l'institut français du monde associatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFMA, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éclatement des frontières institutionnelles des ITEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Comprendre la mise en dispositif institutionnel dans le médico-social"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parron A., Rodts H., Brumaud F. (coord.), Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des innovations sociales au service du « bien vivre » sur les territoires - Peut-on concilier besoins individuels et contraintes institutionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres du RESSOR GE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construire un projet citoyen pour une alimentation durable et accessible : acteurs, pratiques et perspectives</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de tenir la position TARNAC à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium EUCOR, Sep 2022, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l'Association Française d'Économie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’économie sociale et solidaire au Luxembourg : les perspectives des initiatives solidaires de transition</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que changent les politiques sociales ? Enjeux théoriques et défis méthodologiques de la mesure des effets de l’accompagnement social des CAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ESS Actrice des transitions ?, XXIe Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">"Changer?". 9ème Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...241 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultat de la recherche partenariale sur la caractérisation des dynamiques d'ESS au Luxembourg : discours, pratiques, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8432,402 +8734,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontre du Reseau de formation et de recherche en ESS du Grand-Est (RESSOR GE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires institutionnelles des jeunes accueillis en Institut Thérapeutique Éducatif et Pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...192 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9243,825 +9243,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inclusion et parcours de vie au grand âge : participation aux animations et services et évolution des structures relationnelles des retraités autonomes résidant en lieux de vie collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6ème colloque international du REIACTIS, Feb 2020, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ESS et transition : regards croisés sur deux territoires, Ungercheim (France) et Esch sur Alzette (Luxembourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journées du RESSOR Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS-URCA, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment repenser les parcours d’insertion des jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaître et valoriser les compétences : une réponse au chômage des jeunes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Ecoles de la 2ème Chance, Sep 2019, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Melaine Cervera</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies individuelles de contournement et d'appropriation des classements institutionnels : le cas des parcours de vie des jeunes accompagnés en Instituts Thérapeutiques Éducatifs et Pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6ème colloque international du REIACTIS, Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">8ème congrès de l'association française de sociologie, Classer, déclasser, reclasser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la participation des publics sur un territoire : une hypothèse complexe, un défi social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EngagementS méthodologiqueS - journée scientifique de l'ILVV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [PACTE], [ILVV], Oct 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès aux loisirs des enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières Rencontres du Réseau de Formation et de Recherche du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESSOR GE, Nov 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les habitats alternatifs comme modalités de résistance à l'ère néolibéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières Rencontres du Réseau de formation et de recherche en ESS du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [RESSOR GE], Nov 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aléas démocratiques des collectifs autonomes à l'épreuve de l'économie néolibérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire des économies démocratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [EHESS], [Collège d'études mondiales], [GIS démocratie et participation], Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être de l'ESS sans la connaître : les cultures associatives et les lieux de vie en commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXème Rencontres du RIUESS : ESS de la culture et culture de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS de l'université Gustave Eiffel, May 2019, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émancipation et commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy, Territoires solidaires en commun : controverses à l'horizon du translocalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS Université Gustave Eiffel, Chaire économie solidaire CNAM, Jul 2019, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loisirs et handicaps : les multiples dimensions des freins à l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Internation de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S; Société d'Emulation des Vosges, Oct 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970235v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-02970227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communs alternatifs et translocalisme</w:t>
               </w:r>
@@ -10192,316 +10192,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-éducation et relations ITEP/famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence/débat ITEP/SESSAD des Alaniers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEP/SESSAD Les Alaniers, Apr 2018, Bourg-en-Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renouveler les pratiques du travail social dans un contexte mouvant : le cas d'une recherche-action sur l'accès aux loisirs des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Le travail social face à la mondialisation. Quel social aujourd'hui face à la crise des Etats Providence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S, Université de Lorraine, Apr 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Melaine Cervera</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les situations sociales des familles des jeunes accompagnés en institut thérapeutique et pédagogique (ITEP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence/débat ITEP/SESSAD des Alaniers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITEP/SESSAD Les Alaniers, Apr 2018, Bourg-en-Bresse, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale Handicap, reconnaissance et "vivre ensemble". Diversité des pratiques et pluralité des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALTER European Society for Disability Research, Jul 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment, dans le secteur des loisirs, des vacances et de la culture, les acteurs se mobilisent pour favoriser l'émancipation/la participation des personnes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes rencontres des PEP. Agir pour une société solidaire et inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FG PEP - Cité des sciences et de l'industrie, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970408v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02970415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives solidaires d'habitats alternatifs</w:t>
               </w:r>
@@ -10725,51 +10725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.078.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.3482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Celati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardif-Bourgoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970223v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sandu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiha Aboubeker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeuland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bunle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970408v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.078.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.3482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Celati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardif-Bourgoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970223v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sandu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiha Aboubeker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeuland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bunle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952965v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970242v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>