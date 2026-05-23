--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1345,375 +1345,450 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le défi politique de l'économie sociale et solidaire. Controverses théoriques et radicalités pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">col" Sociologie économique", Erès. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs - Historicité, Réciprocité, Territorialité, Activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagrazia Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif RIUESS-MSE. Le Bord De l'Eau, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariagrazia Crocco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05395477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie solidaire face au tournant entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gardin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions et presses universitaires de Reims. PU de Reims, pp.184, 2025, 9782374962344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Collectif RIUESS-MSE. Le Bord De l'Eau, 2025</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268, 2022, RESSOR, 978-2-37496-164-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...109 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1723,146 +1798,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à une alimentation satisfaisante sur le territoire de Montreuil en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE Col. "RESSOR" n°11, pp.185-208, 2026, 978-2-37496-243-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclatement des frontières institutionnelles des Instituts thérapeutiques éducatifs et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1882,73 +1957,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Wuilleumier; Lise Demailly; Denis Laforgue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensions aux frontières des institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.221-250, 2025, 9782336506913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès aux EHPAD et aux crèches : l’inclusion et la mixité sociale résistent mieux dans les services publics et les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1968,297 +2043,297 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien vivre et santé globale : quels enjeux pour l’économie sociale et solidaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, ÉPURE - Éditions et presses universitaires de Reims,, pp.121-134, 2025, RESSOR, 978-2-37496-247-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie III. Les modèles socioéconomiques des tiers-lieux associatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif RIUESS-MSE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord De l'Eau, pp.109-167, 2025, 9782385191245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socioéconomiques des tiers-lieux associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Gianfaldoni, Nadine Richez-Battesti, Laurent Fraisse,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l'économie sociale et solidaire fait territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires d'Avignon, pp.181-194, 2024, 235768173X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire au Luxembourg : les initiatives solidaires de transition face à l’axe entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2268,221 +2343,221 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS en transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-333, 2024, Territoires de l'ESS, 9782356870385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bord de l'eau</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04568136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associationnisme et recherche-action : quelques enseignements de la recherche-action « Territoire d’insertion et d’inclusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS en transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-212, 2024, Territoires de l'ESS, 9782356870385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment enseigner l’ESS ? Et dans quelle université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2502,812 +2577,812 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Dorival; Timothée Duverger; Hugues Sibille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards d’économistes sur l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.124-131, 2023, Territoires de l'ESS, 9782356879653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le territoire capacitant : quelles innovations sociales pour quitter le monde de l’insertion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Carbonnel; Raphaël Didier; Delphine Wannenmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations sociales : Leviers pour une transition sociale, économique et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EPURE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, RESSOR, 2374962083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les impensés de l’insertion : vulnérabilité, contrat d’engagement et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif PICOTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs territoriaux aux défis de l'insertion. Vers le territoire capacitant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°6, EPURE, col "Ressor" n°6, p.69-91, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire politique de l’insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif PICOTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion. Vers le territoire capacitant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, col "Ressor" n°6, p.41-68, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps extractiviste et temps génératif dans la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métamorphose de l'existant - Lecture sociologique de la transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-176, 2022, Collection Topos, 978-2-304-05309-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Manuscrit</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03835939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens qui nous font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Bucolo; Geneviève Fontaine; Hervé Defalvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bucolo E., Fontaine G et Defalvard H. (ed), Territoires solidaires en commun. Les anti-actes d’un colloque inédit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l'Atelier, pp.145-153, 2020, Colloque de Cerisy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture comme lieu de vie en commun : une approche par l’économie solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Defalvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.107-116, 2019, 978-2-7061-4325-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association et action publique : le cas des parcours d'accès à l'emploi des personnes vivant avec le VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Defalvard, Y. L'Horty, F. Legendre, M. Narcy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp. 329-346, 2013, 33ème journées de l'AES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIH et accès à l'emploi : quel modèle socioéconomique à partir d'une expérience locale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Richez-Battesti, F. Petrella, P. Gianfaldoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle soutenabilité à l'heure de la mondialisation ? Cahiers du CIRTES, hors-série, n° 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp. 457-472, 2012, 32ème journées de l'AES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement en tension : associations et accès à l'emploi des personnes vivant avec le VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau Marie-Christine, Sainsaulieu Ivan (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfigurations de l'État social en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 313-325, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3317,2044 +3392,2044 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la performance sociale à l’utilité sociale - Mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahida Boulaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine; Association pour l’Accompagnement, le Mieux-être et le Logement des Isolés. 2025, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahida Boulaar</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Université de Lorraine; Association pour l’Accompagnement, le Mieux-être et le Logement des Isolés. 2025, pp.88</w:t>
+                <w:t xml:space="preserve">hal-05134525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs, p.76-142 in Gianfaldoni P., Gardin L., Jany-Catrice F. (coord.) Modèles socio-économiques versus Social Business Models, Rapport pour l’IFMA, convention RIUESS-IFMA, 227 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe MSE RIUESS. 2023, pp.76-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ESS dans la petite enfance et le grand âge à l'heure néolibérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Chaire d'économie sociale et solidaire Université Gustave Eiffel. 2022, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gardin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COPALIM - Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser les dynamiques d’Économie sociale et solidaire au Luxembourg : Discours, pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Groupe MSE RIUESS. 2023, pp.76-142</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association de promotion des expérimentations sociales (APEX). 2022, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de tenir la recherche TARNAC à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Celati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] n°spécial 2021, Chaire ESS de l'Université Gustave Eiffel. 2021, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les effets de l'accompagnement social des Caf sur les publics : une approche par les capabilités et le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung Loriente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 224, Dossier d'Etude, CNAF. 2021, 201 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de vie et d'accueil (LVA). Interroger les marges de l'accueil en protection de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Zdravkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardif-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX. 2020, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire d'Insertion et d'Inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Chaire d'économie sociale et solidaire Université Gustave Eiffel. 2022, pp.90</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loisirs, handicaps, services et établissements des PEP 57 et inclusion : pratiques et usages des familles. Une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2L2S PEP 57. 2019, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970223v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de vie collectifs : qui y vit ? Ce que nous apprennent les résidents en lieux de vie collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] [Collection Action Sociale CNAV]. 2018, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suicide, situation de handicap et perte d'autonomie : revue de littérature critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Association de promotion des expérimentations sociales (APEX). 2022, 77 p</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX. 2018, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de littérature critique. L'accompagnement social et ses effets sur les bénéficiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] n°spécial 2021, Chaire ESS de l'Université Gustave Eiffel. 2021, pp.4-11</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Émond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung-Loriente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 195, Dossier d'étude CNAF. 2017, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyser les effets de l'accompagnement social des Caf sur les publics : une approche par les capabilités et le bien-être</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de littérature problématisée : les spécificités de l'accueil des 0-6 ans en protection de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Emond</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire national de la protection de l'enfance (ONPE); Association de promotion des expérimentations sociales (APEX). 2016, 150 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours institutionnels des publics accompagnés par des Instituts Thérapeutiques Educatifs et Pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PHS-EHESS, Aire, CNSA. 2016, 298 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation d'une plateforme de mobilité routière destinée à des jeunes en difficulté d'insertion : l'expérimentation Mobil Emploi Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APDOM3-N°14, TEPP-CNRS. 2016, 87 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement des jeunes à la mobilité pour l'accès à l'emploi et à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasiha Aboubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Jeuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 224, Dossier d'Etude, CNAF. 2021, 201 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX Rapport pour TEPP-CNRS-FEJ. 2016, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes recevant l'allocation RSA face aux politiques départementales d'insertion : compte-rendu et analyse de 11 focus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] APEX. 2020, pp.186</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour TEPP-CNRS, TEPP-CNRS. 2015, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement vers l'emploi et la sortie du Complément de Libre Choix d'Activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX Rapport pour la CNAF. 2015, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loisirs, handicaps, services et établissements des PEP 57 et inclusion : pratiques et usages des familles. Une recherche-action</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction institutionnelle de l'invisibilité sociale. Compte-rendu et analyse de 14 entretiens avec des décideurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2L2S PEP 57. 2019, pp.51</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] APEX-Rapport pour l'ONPES. 2015, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...893 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5364,342 +5439,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication durable des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et effets de l’accompagnement social des Caf sur leurs publics : mesurer les évolutions des « capabilités » et du bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jung Loriente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-ssentiel CNAF Collection Etudes et Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de vie et d’accueil : une bifurcation dans les trajectoires des enfants comme de ceux qui les accueillent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardif-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Zdravkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONPE Synthèses. Échos de la recherche en protection de l'enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invisibilité sociale au prisme de la représentation des élus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5708,51 +5783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5762,100 +5837,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement associatif vers l'emploi : le cas des Personnes vivant avec le VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Paris-Est, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013PEST0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00985189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5865,51 +5940,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre : l’économie solidaire face au tournant entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum mondial de l’économie sociale et solidaire 2025 - GESF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Bordeaux - Science Po Bordeaux, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement associatif au logement et capabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5925,155 +6082,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TRAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire TETRAS, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation de l'économie sociale et solidaire et défis écologiques : l'économie solidaire face au tournant entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6089,73 +6164,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme INTERREG IntegraVert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIGL d'Esch-sur-Alzette, Jun 2025, Esch-sur-Alzette (Luxembourg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder l’économie sociale et solidaire sous l’angle du « vivant » : apports réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6171,142 +6246,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRIEC international 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Po Bordeaux, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire capacitant, économie sociale et solidaire, communs et futurs désirables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil de développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grand Nancy Métropole, Jun 2025, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire : entre socio-économie politique des émergences et tournant entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6322,142 +6397,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Économie sociale et solidaire : innovation - formation – recherche - De nouvelles synergies par un dialogue Sud-Nord global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire économie solidaire CNAM, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement social dans et vers le logement : quel environnement institutionnel « capacitant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès Toulouse, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6473,73 +6548,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes rencontres régionales du Réseau de recherche et de formation en ESS du Grand-Est (RESSOR GE),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie sociale et solidaire et coopérations territoriales dans les secteurs du grand-âge et de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6598,224 +6673,224 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème rencontre du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès au logement versus appropriation de l’habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Chercheur-acteur, « Le rôle du logement dans l’insertion socioprofessionnelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRUP, Oct 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail social et insertion : quels imaginaires et quels récits face aux politiques d’insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du conseil départemental de Moselle en direction des professionnels : « Politiques de solidarité : quels enjeux pour le travail social ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Départemental de Moselle, Oct 2024, Le Ban Saint-Martin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apportent les « approches par le vivant » à la réflexion sur les pratiques d’ESS et réciproquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6831,73 +6906,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Congrès international de l’association des sociologues de langue française, « Sciences, savoirs et sociétés », CR27 " Des limites de la science classique à l’émergence de nouveaux rapports entre science et action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Ottawa, Jul 2024, Ottawa (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6913,142 +6988,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème rencontre du RIUESS "L'ESS hors-la-loi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’IAE et relations partenariales avec les entreprises classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afterwork, Direction départementale de l’emploi, du travail et des solidarités de Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DDETS 57, Dec 2024, Metz, ACI Metz Pôle Service, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit enfance : capitalisme ou coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7064,73 +7139,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes rencontres régionales du Réseau de recherche et de formation en ESS du Grand-Est (RESSOR GE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESSOR, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des effets des activités de l’association AMLI en termes d’accès et de maintien au logement sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7146,73 +7221,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de l'Association Française d'Économie Politique, " Face aux crises, des planifications sont-elles possibles ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ART-DEV, Université de Montpellier, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apportent les « approches par le vivant » à la réflexion sur les pratiques d’ESS et réciproquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7228,168 +7303,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème rencontre du RIUESS, "L'ESS hors-la-loi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire capacitant comme futur désirable : préfiguration d’une recherche-action durable avec le Ptce « Le Levier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIUESS, Université d'Avignon, May 2023, Avignon-Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème rencontre du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS; Université d'Avignon, May 2023, Avignon-Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apportent les « approches par le vivant » à la réflexion sur les pratiques d’ESS et réciproquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7405,427 +7588,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes rencontres régionales du Réseau de recherche et de formation en ESS du Grand-Est (RESSOR GE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ressor, Chaire ESS URCA, Nov 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction institutionnelle des Tiers-Lieux (associatifs) sous l’angle des expertises et des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Expertises et Transitions 2022-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S-Metz, May 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse conclusive : L’entièreté des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque du CNAHES Grand-Est "Les pauvretés d’hier, d’aujourd’hui.. et demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAHES Grand-Est, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction institutionnelle des Tiers Lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un projet citoyen pour une alimentation durable et accessible : acteurs, pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium EUCOR, Sep 2022, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une recherche-action dans le secteur de l’insertion à partir de son modèle politique a priori et effectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire au Luxembourg : les perspectives des initiatives solidaires de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7841,307 +8136,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS Actrice des transitions ?, XXIe Rencontres du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ESS dans la petite enfance et le grand-âge à l'heure néolibérale - Premiers résultats d'une étude exploratoire comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Pegase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,431 +8261,513 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS, actrices des transisions ? XXIe Rencontres du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles socio-économiques des tiers-lieux associatifs et leur encastrement socio-politique : études de cas en région Hauts-de-France et Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bunle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres nationales de l'institut français du monde associatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFMA, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclatement des frontières institutionnelles des ITEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Comprendre la mise en dispositif institutionnel dans le médico-social"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parron A., Rodts H., Brumaud F. (coord.), Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultat de la recherche partenariale sur la caractérisation des dynamiques d'ESS au Luxembourg : discours, pratiques, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Rencontre du Reseau de formation et de recherche en ESS du Grand-Est (RESSOR GE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des innovations sociales au service du « bien vivre » sur les territoires - Peut-on concilier besoins individuels et contraintes institutionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Marcandella</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du RESSOR GE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté de tenir la position TARNAC à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l'Association Française d'Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que changent les politiques sociales ? Enjeux théoriques et défis méthodologiques de la mesure des effets de l’accompagnement social des CAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8652,81 +8809,396 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Changer?". 9ème Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Résultat de la recherche partenariale sur la caractérisation des dynamiques d'ESS au Luxembourg : discours, pratiques, perspectives</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires institutionnelles des jeunes accueillis en Institut Thérapeutique Éducatif et Pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès des sociologues de langue française : La société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie solidaire, communs et justice sociale : les défis des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Expertises et Transitions 2020-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S-Metz, Feb 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les impensés de l’insertion : vulnérabilité, contrat d’insertion et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « La participation : une voie vers l’inclusion », chaire travail social et intervention sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM/ERIS/EURODIL/GIS-REACTIFS, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil en lieu de vie et d’accueil et troubles psychiques : conditions de stabilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jung Loriente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème séance du séminaire ONPE sur les dispositifs d'accompagnement des enfants présentant des difficultés psychologiques ou des troubles psychiatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sélection des publics en Établissement d'Accueil des Jeunes Enfants (Eaje) et en Établissement d'Hébergement pour Personnes Âgées Dépendantes (Ehpad) : un accès conditionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
@@ -8734,470 +9206,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontre du Reseau de formation et de recherche en ESS du Grand-Est (RESSOR GE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...396 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition au Luxembourg : émergence et alliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9213,306 +9288,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès international des sociologues de langue française, "La société morale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion et parcours de vie au grand âge : participation aux animations et services et évolution des structures relationnelles des retraités autonomes résidant en lieux de vie collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6ème colloque international du REIACTIS, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment repenser les parcours d’insertion des jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconnaître et valoriser les compétences : une réponse au chômage des jeunes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Ecoles de la 2ème Chance, Sep 2019, Châlons-en-Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESS et transition : regards croisés sur deux territoires, Ungercheim (France) et Esch sur Alzette (Luxembourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Stoessel-Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journées du RESSOR Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS-URCA, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment repenser les parcours d’insertion des jeunes ?</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la participation des publics sur un territoire : une hypothèse complexe, un défi social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaître et valoriser les compétences : une réponse au chômage des jeunes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Ecoles de la 2ème Chance, Sep 2019, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">EngagementS méthodologiqueS - journée scientifique de l'ILVV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [PACTE], [ILVV], Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès aux loisirs des enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières Rencontres du Réseau de Formation et de Recherche du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESSOR GE, Nov 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies individuelles de contournement et d'appropriation des classements institutionnels : le cas des parcours de vie des jeunes accompagnés en Instituts Thérapeutiques Éducatifs et Pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9528,845 +9741,776 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès de l'association française de sociologie, Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats alternatifs comme modalités de résistance à l'ère néolibéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du Réseau de formation et de recherche en ESS du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [RESSOR GE], Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loisirs et handicaps : les multiples dimensions des freins à l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Internation de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S; Société d'Emulation des Vosges, Oct 2019, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émancipation et commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy, Territoires solidaires en commun : controverses à l'horizon du translocalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS Université Gustave Eiffel, Chaire économie solidaire CNAM, Jul 2019, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être de l'ESS sans la connaître : les cultures associatives et les lieux de vie en commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXème Rencontres du RIUESS : ESS de la culture et culture de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire ESS de l'université Gustave Eiffel, May 2019, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aléas démocratiques des collectifs autonomes à l'épreuve de l'économie néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire des économies démocratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [EHESS], [Collège d'études mondiales], [GIS démocratie et participation], Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communs alternatifs et translocalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international : le translocalisme des communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS de l'université Gustave Eiffel, May 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité de l'expertise dans le domaine du diagnostic territorial gérontologique : quelques perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Vieillissement et territoire : expertises croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S, université de Lorraine, Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-éducation et relations ITEP/famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence/débat ITEP/SESSAD des Alaniers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEP/SESSAD Les Alaniers, Apr 2018, Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler les pratiques du travail social dans un contexte mouvant : le cas d'une recherche-action sur l'accès aux loisirs des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Le travail social face à la mondialisation. Quel social aujourd'hui face à la crise des Etats Providence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S, Université de Lorraine, Apr 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment, dans le secteur des loisirs, des vacances et de la culture, les acteurs se mobilisent pour favoriser l'émancipation/la participation des personnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes rencontres des PEP. Agir pour une société solidaire et inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FG PEP - Cité des sciences et de l'industrie, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations sociales des familles des jeunes accompagnés en institut thérapeutique et pédagogique (ITEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10382,203 +10526,134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale Handicap, reconnaissance et "vivre ensemble". Diversité des pratiques et pluralité des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALTER European Society for Disability Research, Jul 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives solidaires d'habitats alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communs et transformations sociales : expériences européennes sous un regard pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS-UPEM, May 2016, Marne-la-Vallée, France. p.38-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10725,51 +10800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.078.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.3482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Celati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardif-Bourgoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970223v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sandu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiha Aboubeker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeuland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bunle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952965v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970242v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.078.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cervera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.3482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahida Boulaar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou&#235;rat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Celati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung Loriente" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zdravkova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardif-Bourgoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970223v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Sandu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jung-Loriente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiha Aboubeker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jeuland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00985189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319192v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319190v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bunle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970242v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970415v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>