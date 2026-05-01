--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -66,1485 +66,1753 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
+                <w:t xml:space="preserve">P-glycoproteins and amphids: a two-stage trajectory of ivermectin resistance in Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Petermann</w:t>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.100637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2026.100637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298273v1</w:t>
+                <w:t xml:space="preserve">hal-05583156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nematode susceptibility and resistance to anthelmintic drugs with a WMicrotracker motility assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical role of P-Glycoprotein-9 in ivermectin tolerance in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Petermann</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Blancfuney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.17968. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (3), pp.e1013355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02866-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085291v1</w:t>
+                <w:t xml:space="preserve">hal-05583189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein-9-mediated multidrug tolerance in Caenorhabditis elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of nematode susceptibility and resistance to anthelmintic drugs with a WMicrotracker motility assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.442. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-07091-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02866-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339426v1</w:t>
+                <w:t xml:space="preserve">hal-05085291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoproteins in anthelmintic safety, efficacy, and resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guegnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.07.008⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680676v1</w:t>
+                <w:t xml:space="preserve">hal-05298273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of the dog heartworm is highly sensitive to sterols which activate the orthologue of the nuclear receptor DAF‑12.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">P-glycoprotein-9-mediated multidrug tolerance in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67466-9⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-07091-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957764v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the long-acting ivermectin formulation in sheep: Further insight into potential pharmacokinetic interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">P-glycoproteins in anthelmintic safety, efficacy, and resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12739⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (10), pp.896-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618035v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The development of the dog heartworm is highly sensitive to sterols which activate the orthologue of the nuclear receptor DAF‑12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thavy Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.11207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67466-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628877v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired tolerance to ivermectin and moxidectin after drug selection pressure in the nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of the long-acting ivermectin formulation in sheep: Further insight into potential pharmacokinetic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ballent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Maté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Virkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00713-16⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634646v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin exposure leads to up-regulation of detoxification genes in vitro and in vivo in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Menez</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.06.052⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634112v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in candidate-gene and whole-genome approaches to the discovery of anthelmintic resistance markers and the description of drug/receptor interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquired tolerance to ivermectin and moxidectin after drug selection pressure in the nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew C. Kotze</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalia Kansoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (8), pp.4809-4819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00713-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639668v1</w:t>
+                <w:t xml:space="preserve">hal-02634646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recent advances in candidate-gene and whole-genome approaches to the discovery of anthelmintic resistance markers and the description of drug/receptor interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Kotze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Skuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg von Samson-Himmelstjerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.164-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2014.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivermectin exposure leads to up-regulation of detoxification genes in vitro and in vivo in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 740, pp.428 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new method for the determination of lolitrem B in plant materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Repussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 193, pp.141-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1554,1065 +1822,1065 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selections of macrocyclic lactones resistant Caenorhabditis elegans strains revealed adaptative mechanisms to anthelmintics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Divide Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astra Bryant (University of Washington) and Elissa Hallem (UCLA), Jun 2025, Davis (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Ivermectin Resistance: Contribution of P-Glycoproteins in Loss-of-Function Strains of Ivermectin-Resistant Caenorhabditis elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deciphering Ivermectin Resistance: Contribution of Phase I and III Detoxification Proteins in Loss-of-Function Strains of Ivermectin-Resistant Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-Helmintics VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">13èmes journées du CaPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712477v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Ivermectin Resistance: Contribution of Phase I and III Detoxification Proteins in Loss-of-Function Strains of Ivermectin-Resistant Caenorhabditis elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deciphering Ivermectin Resistance: Contribution of P-Glycoproteins in Loss-of-Function Strains of Ivermectin-Resistant Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du CaPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Anti-Helmintics VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674947v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O75 | Pharmacodynamic and phenotypic evaluation of eprinomectin resistant Haemonchus isolates from French dairy sheep farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Veterinary Pharmacology and Toxicology (EAVPT), Jul 2023, Bruges, Belgium. pp.65-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvp.13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthelmintic Fluorescent drugs, new probes to detect anthelmintic resistance in the nematode Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAAVPT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor NHR-8 is involved in ivermectin tolerance in the model nematode Caenorhabditis elegans and in the strongylid nematode Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">anthelmintics: Discovery to resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor NHR-8 is involved in ivermectin tolerance in the model nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; and in the strongylid nematode &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discovery of a new factor involved in ivermectin tolerance in the model nematode Caenorhabditis elegans and in the strongylid nematode Haemonchus contortus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Malaysian Society of Parasitology &amp; Tropical Medicine (MSPTM)., Sep 2017, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Molecular Helminthology: An Integrated Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cap Cod, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736808v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a new factor involved in ivermectin tolerance in the model nematode Caenorhabditis elegans and in the strongylid nematode Haemonchus contortus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The transcription factor NHR-8 is involved in ivermectin tolerance in the model nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; and in the strongylid nematode &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Helminthology: An Integrated Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cap Cod, United States</w:t>
+              <w:t xml:space="preserve">26. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Malaysian Society of Parasitology &amp; Tropical Medicine (MSPTM)., Sep 2017, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957851v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic administration of ivermectin leads to a decrease of its concentration in the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2622,495 +2890,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent ivermectin probe reveals differential drug accumulation in susceptible and resistant Caenorhabditis elegans strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sizabuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ver Midi XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Contribution of P-Glycoproteins in Anthelmintic Resistance in the Nematode Model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Glycoproteins 6 and 9 role in ivermectin resistance in the nematode model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur nucléaire NRH-8 : une nouvelle cible pour augmenter l’efficacité de l’ivermectine chez les nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dervins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,151 +3388,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval motility assay using WMicrotracker™: a high throughput test to discriminate between resistance and susceptibility to anthelmintic drugs in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3274,114 +3542,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'ivermectine sur les systèmes de détoxification des xénobiotiques : régulations chez l'hôte et chez le nématode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INPT0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04169612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3528,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02866-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07091-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.07.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Prichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67466-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dominguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Virkel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12739" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Kansoh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00713-16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.06.052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3Q6VJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Kotze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hunt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Skuce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2014.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Repussard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.04.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L5LJ6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sizabuire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04169612v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2026.100637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02866-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07091-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.07.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Prichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67466-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mat&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dominguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Virkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Kansoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00713-16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Kotze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hunt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Skuce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2014.07.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.06.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3Q6VJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Repussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tardieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L5LJ6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sizabuire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04169612v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>