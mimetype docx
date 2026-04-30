--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie Auffan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-auffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4207-3526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128016051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d6en90006b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1032-1045. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5EN00871A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of ITER-like tungsten nanoparticles in freshwater ecosystems produced during operation and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.137201. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the Next Generation of Material Environmental Health and Safety (EHS) Concerns: Guidelines for Future Data Curation Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesia D Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios G Papadiamantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAbyNA platform: a guidance tool to support industry in the implementation of safe- and sustainable-by-design concepts for nanomaterials, processes and nano-enabled products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Cazzagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Vanhauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (8), pp.4008-4025. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5en00312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging nanoparticle environmental health and safety research in the study of micro- and nano-plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesia Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.100534. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2024.100534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritiated stainless steel (nano)particle release following a nuclear dismantling incident scenario: Significant exposure of freshwater ecosystem benthic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133093. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends, risks and opportunities in environmental nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menachem Elimelech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.572-587. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-driven environmental fate and effects of silver nanowires during printed paper electronics end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3039-3050. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3EN00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling High-Energy Resolution Fluorescence Detected X-ray Absorption Spectroscopy with Microfluidic Cells for in Situ Monitoring of Tungsten Nanoparticles Redox Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thallium Long-Term Fate from Rock-Deposit to Soil: The Jas Roux Sulfosalt Natural Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.1848-1857. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Metabolites and Particle Size Determine Cerium Oxide Nanomaterial Biotransformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (23), pp.16838-16847. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03938129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combusted-diesel additives containing CeO 2 nanomaterials shape methanogenic pathways during sludge digestion and enhance biogas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfat Amin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), pp.4201-4213. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EN00389A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c08081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted microbial community colonization of a bauxite residue deposit marked by a complex geochemical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, Part B, pp.127470. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM database for environmental NanoSafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7255813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and genotoxicity of lanthanides for Vicia faba L. are mediated by their chemical speciation in different exposure media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J E Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 790, pp.148223. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (24), pp.16270-16282. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project – A step forward in the Safe by Design process of nanomaterials: Moving towards a product-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101238. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2021.101238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Co Exposure to CeO2 Nanomaterials from Diesel Engine Exhaust and Benzo(a)Pyrene Induces Additive DNA Damage in Sperm and Cumulus Cells but not in Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.478. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM: A mesocosm database management system for environmental nanosafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.100288. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.625201. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.625201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based NLP information extraction to enrich nanomaterial environmental exposure database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Microbial Biofilms Control the Environmental Fate of Engineered Nanoparticles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Desmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Release and Distribution of Titanium Dioxide Particles in a River Downstream of a Nanomaterial Manufacturer Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoavailability of silver at predicted environmental concentrations: does the initial ionic or nanoparticulate form matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8en00644j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ogilvie Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-individual multilevel approach for an integrative assessment of CuO nanoparticle effects on Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (Part A), pp.112976. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.112976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Environmental Aging of Nanomaterials: An Opportunity for Mesocosm Testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (15), pp.2447. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12152447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of field site hydrogeochemical conditions on the corrosion of milled zerovalent iron particles and their dechlorination efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Velimirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Micić Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1619-1627. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 295 (S1), pp.S41. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low concentration of cerium dioxide nanoparticles induce DNA damage, but no loss of vitality, in human spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Préaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.236-241. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stealth Biocompatible Si-Based Nanoparticles for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.288. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano7100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful New Structural Tool in Environmental Biogeochemistry Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle F Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro F Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synchrotron radiation-based methods for environmental biogeochemistry, 46 (6), pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced transportability of zero valent iron nanoparticles in aquifer sediments: surface modifications, reactivity, and particle traveling distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Doumenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.9269 - 9277. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8597-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Soil Properties and Organic Coating Drive the Phytoavailability of Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (17), pp.9756-9764. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and physical–chemical behavior of a CeO2 nanoparticle based diesel additive during combustion and environmental release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), pp.1974 - 1980. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7en00494j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Fate of Fe3O4 Core-Shell Mesoporous Silica Nanoparticles Depending on Particle Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rascol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afitz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano7070162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (7), pp.935 - 944. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2016.1146363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.839-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver toxicity across salinity gradients: the role of dissolved silver chloride species (AgCl x ) in Atlantic killifish (Fundulus heteroclitus) and medaka (Oryzias latipes) early life-stage toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole W. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey J. Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ty Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah C. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-016-1665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium dioxide nanoparticles affect in vitro fertilization in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Preaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2015.1030792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of CeO2 nanoparticles on a freshwater experimental trophic chain: A study in environmentally relevant conditions through the use of mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cadarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2015.1053422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.7791-7798. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the oocyte genotoxicity assay: adaptation of comet assay on mouse cumulus-oocyte complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.251-254. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023677214567136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Reactivity of Cerium Oxide Nanoparticles Induces the Formation of Disulfide Bridges in Thiol-Containing Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rollin-Genetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.2304-2312. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5b00319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of the transformation and removal of Ag, TiO2, and ZnO nanoparticles in wastewater treatment and land application of biosolids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Durenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.561-563. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5en90023a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.653-663. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroaggregation, transformation and fate of CeO2 nanoparticles in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage and oxidative stress induced by CeO2 nanoparticles in human dermal fibroblasts: Evidence of a clastogenic effect as a mechanism of genotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp. 696-705. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2014.968889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology, global development in the frame of environmental risk forecasting. A necessity of interdisciplinary researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of nanoparticles on reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.9004-9013. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501641b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Excitation of Porphyrin-Functionalized Porous Silicon Nanoparticles for Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Secret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.7643-7648. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201403415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of manufactured CeO$_2$ nanoparticles before and after alteration: combined physicochemical and whole-genome expression analysis in Caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.700. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of Pristine and Citrate-Functionalized CeO2 Nanoparticles in a Laboratory Scale Aerobic Activated Sludge Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7289 - 7296. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es404946y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental release, fate and ecotoxicological effects of manufactured ceria nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inder Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (6), pp.533-548. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4en00149d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allainmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insights of Oxidation Process of Iron Nanoparticles: Spectroscopic, Magnetic, and Microscopic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (23), pp.13888-13894. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es503154q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Methodology for Determining Nanoparticle Affinity for Heteroaggregation in Environmental Matrices Using Batch Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Therezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (7, SI), pp.421-427. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ees.2013.0472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole W. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to cerium dioxide nanoparticles differently affect swimming performance and survival in two daphnid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71260. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ecotoxicity and uptake of metals and metalloids in relation to two different earthworm species (Eiseina hortensis and Lumbricus terrestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 179, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein corona formation for nanomaterials and proteins of a similar size: hard or soft corona?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.1658-1668. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nr33611a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of CeO2 nanoparticles and their heteroaggregate fate in aquatic mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ro Tikhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molting on the biodistribution of CeO2 nanoparticles within Daphnia pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3921-3930. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing an ecosystem to measure nanoparticle impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural Interactions and Genotoxicity Assay of Cerium Dioxide Nanoparticles on Mouse Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rollais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (11), pp.21613-21628. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms141121613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (19), pp.10789-10796. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of silver nanoparticles and toxicity to early life stages of Japanese medaka (Oryzias latipes): Effect of coating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin W. H. Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appala R. Badireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental fate of nanoparticles: physical chemical and biological aspects - a few snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on Fisichella et al. (2012), ``Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in Caco-2 cells'' by Faust et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Silver Nanoparticle Toxicity Is Dependent on Dissolved Silver and Surface Coating in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. Gondikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella M. Marinakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.1119-1127. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202417t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-stage precipitation kinetics of zinc sulfide nanoclusters forming in the presence of cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. Gondikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris L. T. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heileen Hsu-Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 329 (SI), pp.10-17. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure and environmental impact during the life cycle of manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 367, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Guiose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (8), pp.3780-3786. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial effects of commercial silver nanoparticles are attenuated in natural streamwater and sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily S. Bernhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (7), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (11), pp.2513-2522. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallic and metal oxide nanoparticles in aquatic and terrestrial food chains. Biomarkers responses in invertebrates and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 ( 3-7), pp.181-203. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than the Ions: The Effects of Silver Nanoparticles on Lolium multiflorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingwen Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (6), pp.2360-2367. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103995x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity at (nano)particle-water interfaces, redox processes, and arsenic transport in the environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3, SI), pp.168-176. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356-57, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew S. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-based nanoparticles released in water from commercialized sunscreens in a life-cycle perspective: Structures and quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of TiO2 nanocomposites used in sunscreen. Dispersion and fate of the degradation products in aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (12), pp.3482-3489. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pedeutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular uptake and associated toxicity of silver nanoparticles in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel N. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena A. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appala R. Badireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (2), pp.140-150. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Sciences at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Degruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Fairchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2010.516739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO 2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390903305260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stability of metallic nanoparticles: A parameter controlling their potential cellular toxicity in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (4), pp.1127-1133. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Toxicity of C60 Aggregates toward Mammalian Cells: Role of Tetrahydrofuran (THF) Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kovochich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hotze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (16), pp.6378-6384. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es900990d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a definition of inorganic nanoparticles from an environmental, health and safety perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V.Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (50), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NNANO.2009.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 nanoparticles induce DNA damage towards human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.161-U115. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390902788086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Redox State of Iron-Based Nanoparticles and Their Cytotoxicity toward Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (17), pp.6730-6735. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es800086f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between manufactured nanoparticles and individual cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (18, S), pp.A539. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Interactions between DMSA-Coated Maghemite Nanoparticles and Human Fibroblasts: A Physicochemical and Cyto-Genotoxical Study †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (14), pp.4367 - 4373. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060691k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity of CeO2 Nanoparticles for Escherichia coli. Physico-Chemical Insight of the Cytotoxicity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (19), pp.6151 - 6156. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060999b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moon jellyfish as a new bioindicator: impact of silver nanoparticles on the morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gadreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jellyfish: ecology, distribution patterns and human interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gian Luigi Mariottini, pp.277-292, 2017, 9781634856881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials in Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Nanotechnology: Applications and Impacts of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780071828444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties of Nanoparticles in Relation with Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brushan Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">encyclopedia of nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer pp.2085-2085, 2012, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9751-4_334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOPARTICULES D'OXYDES MÉTALLIQUES : RELATIONS ENTRE LA RÉACTIVITE DE SURFACE ET DES RÉPONSES BIOLOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paul Cézanne - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00308503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and reactivity of nucleic acids and nucleotides with alumino-silicate nanotubular-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023, 9-14th jully 2023, Lyon - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard strategy for nanoforms and nano-enabled products to implement safe-and-sustainable-by-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Braakhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cabellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Toxicology (ICT) - Uniting in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Toxicology, Sep 2022, Maastricht, Netherlands. pp.S23-S24, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing to Address Non Occupational and Exposure Driven Risk Assessment of Advanced Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive toxicity of combusted diesel additive nanoceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe(r) by Design of Nanomaterials: the Role of Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soleil User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, St Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF User Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Nanomaterials in Consumer Products during their Environmental Aging: the Case of Sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FAll Merting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful Structural Tool in Environmental Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées prospectives scientifiques F-CRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction sélective de métaux critiques des résidus de bauxite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Fuveau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage after in vitro exposure to very low concentration of combusted cerium nanoparticles (CoCeO2NPs) and to CoCeO2NPs + Benzo(a)pyrene in rat and human gametes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th annual meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a cocktail of nanomaterials on the operation of wastewater treatment plant and the valorization of biosolids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfat Amin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT REPROTOXIQUE D’ADDITIF DIESEL CONTENANT DES NANOPARTICULES DE CERIUM : APPROCHE IN VITRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journee de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABEX SERENADE : A nanomaterial database in environmental science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials (ICEENN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Engineered Nanomaterials, seven case studies within the LabEX SERENADE project : a Safer by Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEEN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosafe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbicula fluminea exposure to copper oxide nanoparticles: an integrated mesocosm study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoSAFE2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in anthropogenic release and distribution of titanium dioxide nanoparticles in a river near an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Charriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees scientifiques de porquerolles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure driven risk assessment of nanoparticles: towards a re-equilibration of the traditional &amp;quot;risk = hazard x exposure&amp;quot; equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF CERIUM DIOXIDE NANOPARTICLES FROM DIESEL ADDITIVES ON WASTEWATER TREATMENT AND BIOSOLID VALORIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term performance of milled zerovalent iron particles for in situ groundwater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Velimirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Micic Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-y Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee scientifique du Cnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoimpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monte VErita, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Nanotechnology and Education: a series of videos to promote nanoscale science and the Safer-By-Design approach to students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE NANOTECHNOLOGY ORGANIZATION CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution fluorescence detected x-ray absorption spectroscopy: a new powerful structural tool in environmental & geochemistry sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer by design nanomaterials through environmental genomics (metabarcoding) and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into mechanisms leading to the release of ceo2 nanoparticles embedded in an acrylic wood coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’une zone source en TCE et CrVI par injection de nanoparticules de Fer Zéro Valent optimisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cardetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Impacts of nano-CeO2 in an Activated Sludge Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barton L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Firenze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s influence on phytoavailability and Human gastric bioaccessibility of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Agricultures (UA): Vector for Ecological Transition (UA&amp;ET-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Aménagement et d'Urbanisme de la Région Ile-de-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70 p., 2017, Les agricultures urbaines durables : vecteur de transition écologique. Actes du congrès international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic mesocosm study of cerium dioxide nanoparticle effects on micro-organisms and invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId653"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melanie Auffan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melanie-auffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4207-3526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128016051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1032-1045. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5EN00871A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d6en90006b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAbyNA platform: a guidance tool to support industry in the implementation of safe- and sustainable-by-design concepts for nanomaterials, processes and nano-enabled products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Cazzagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Vanhauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (8), pp.4008-4025. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5en00312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of ITER-like tungsten nanoparticles in freshwater ecosystems produced during operation and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.137201. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the Next Generation of Material Environmental Health and Safety (EHS) Concerns: Guidelines for Future Data Curation Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesia D Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios G Papadiamantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging nanoparticle environmental health and safety research in the study of micro- and nano-plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesia Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.100534. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2024.100534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritiated stainless steel (nano)particle release following a nuclear dismantling incident scenario: Significant exposure of freshwater ecosystem benthic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133093. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends, risks and opportunities in environmental nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menachem Elimelech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.572-587. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling High-Energy Resolution Fluorescence Detected X-ray Absorption Spectroscopy with Microfluidic Cells for in Situ Monitoring of Tungsten Nanoparticles Redox Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-driven environmental fate and effects of silver nanowires during printed paper electronics end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3039-3050. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3EN00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thallium Long-Term Fate from Rock-Deposit to Soil: The Jas Roux Sulfosalt Natural Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.1848-1857. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM database for environmental NanoSafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7255813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combusted-diesel additives containing CeO 2 nanomaterials shape methanogenic pathways during sludge digestion and enhance biogas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfat Amin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), pp.4201-4213. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EN00389A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Metabolites and Particle Size Determine Cerium Oxide Nanomaterial Biotransformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (23), pp.16838-16847. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03938129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c08081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted microbial community colonization of a bauxite residue deposit marked by a complex geochemical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, Part B, pp.127470. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.625201. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.625201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and genotoxicity of lanthanides for Vicia faba L. are mediated by their chemical speciation in different exposure media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J E Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 790, pp.148223. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project – A step forward in the Safe by Design process of nanomaterials: Moving towards a product-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101238. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2021.101238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (24), pp.16270-16282. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Co Exposure to CeO2 Nanomaterials from Diesel Engine Exhaust and Benzo(a)Pyrene Induces Additive DNA Damage in Sperm and Cumulus Cells but not in Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.478. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM: A mesocosm database management system for environmental nanosafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.100288. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based NLP information extraction to enrich nanomaterial environmental exposure database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Microbial Biofilms Control the Environmental Fate of Engineered Nanoparticles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Desmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Release and Distribution of Titanium Dioxide Particles in a River Downstream of a Nanomaterial Manufacturer Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoavailability of silver at predicted environmental concentrations: does the initial ionic or nanoparticulate form matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8en00644j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ogilvie Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-individual multilevel approach for an integrative assessment of CuO nanoparticle effects on Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (Part A), pp.112976. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.112976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Environmental Aging of Nanomaterials: An Opportunity for Mesocosm Testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (15), pp.2447. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12152447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 295 (S1), pp.S41. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of field site hydrogeochemical conditions on the corrosion of milled zerovalent iron particles and their dechlorination efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Velimirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Micić Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1619-1627. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low concentration of cerium dioxide nanoparticles induce DNA damage, but no loss of vitality, in human spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Préaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.236-241. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Fate of Fe3O4 Core-Shell Mesoporous Silica Nanoparticles Depending on Particle Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rascol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afitz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dorandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano7070162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stealth Biocompatible Si-Based Nanoparticles for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.288. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano7100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful New Structural Tool in Environmental Biogeochemistry Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle F Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro F Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synchrotron radiation-based methods for environmental biogeochemistry, 46 (6), pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced transportability of zero valent iron nanoparticles in aquifer sediments: surface modifications, reactivity, and particle traveling distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Doumenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.9269 - 9277. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8597-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Soil Properties and Organic Coating Drive the Phytoavailability of Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (17), pp.9756-9764. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and physical–chemical behavior of a CeO2 nanoparticle based diesel additive during combustion and environmental release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), pp.1974 - 1980. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7en00494j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.839-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (7), pp.935 - 944. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2016.1146363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver toxicity across salinity gradients: the role of dissolved silver chloride species (AgCl x ) in Atlantic killifish (Fundulus heteroclitus) and medaka (Oryzias latipes) early life-stage toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole W. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey J. Bone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ty Lindberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah C. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-016-1665-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium dioxide nanoparticles affect in vitro fertilization in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Preaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2015.1030792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of CeO2 nanoparticles on a freshwater experimental trophic chain: A study in environmentally relevant conditions through the use of mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cadarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2015.1053422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.7791-7798. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of nanoparticles on reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the oocyte genotoxicity assay: adaptation of comet assay on mouse cumulus-oocyte complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.251-254. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023677214567136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox Reactivity of Cerium Oxide Nanoparticles Induces the Formation of Disulfide Bridges in Thiol-Containing Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rollin-Genetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (12), pp.2304-2312. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrestox.5b00319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of the transformation and removal of Ag, TiO2, and ZnO nanoparticles in wastewater treatment and land application of biosolids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Durenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroaggregation, transformation and fate of CeO2 nanoparticles in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.653-663. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Schirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.561-563. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5en90023a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology, global development in the frame of environmental risk forecasting. A necessity of interdisciplinary researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage and oxidative stress induced by CeO2 nanoparticles in human dermal fibroblasts: Evidence of a clastogenic effect as a mechanism of genotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp. 696-705. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2014.968889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole W. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of Pristine and Citrate-Functionalized CeO2 Nanoparticles in a Laboratory Scale Aerobic Activated Sludge Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7289 - 7296. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es404946y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of manufactured CeO$_2$ nanoparticles before and after alteration: combined physicochemical and whole-genome expression analysis in Caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.700. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Excitation of Porphyrin-Functionalized Porous Silicon Nanoparticles for Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Secret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.7643-7648. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201403415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.9004-9013. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501641b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental release, fate and ecotoxicological effects of manufactured ceria nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inder Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (6), pp.533-548. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4en00149d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Methodology for Determining Nanoparticle Affinity for Heteroaggregation in Environmental Matrices Using Batch Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Therezien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (7, SI), pp.421-427. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ees.2013.0472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allainmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insights of Oxidation Process of Iron Nanoparticles: Spectroscopic, Magnetic, and Microscopic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (23), pp.13888-13894. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es503154q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural Interactions and Genotoxicity Assay of Cerium Dioxide Nanoparticles on Mouse Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rollais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (11), pp.21613-21628. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms141121613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to cerium dioxide nanoparticles differently affect swimming performance and survival in two daphnid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71260. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ecotoxicity and uptake of metals and metalloids in relation to two different earthworm species (Eiseina hortensis and Lumbricus terrestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 179, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molting on the biodistribution of CeO2 nanoparticles within Daphnia pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3921-3930. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of CeO2 nanoparticles and their heteroaggregate fate in aquatic mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ro Tikhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein corona formation for nanomaterials and proteins of a similar size: hard or soft corona?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.1658-1668. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nr33611a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing an ecosystem to measure nanoparticle impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallic and metal oxide nanoparticles in aquatic and terrestrial food chains. Biomarkers responses in invertebrates and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 ( 3-7), pp.181-203. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (19), pp.10789-10796. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of silver nanoparticles and toxicity to early life stages of Japanese medaka (Oryzias latipes): Effect of coating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin W. H. Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appala R. Badireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay M. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Silver Nanoparticle Toxicity Is Dependent on Dissolved Silver and Surface Coating in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. Gondikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella M. Marinakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.1119-1127. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202417t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on Fisichella et al. (2012), ``Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in Caco-2 cells'' by Faust et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental fate of nanoparticles: physical chemical and biological aspects - a few snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-stage precipitation kinetics of zinc sulfide nanoclusters forming in the presence of cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. Gondikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris L. T. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heileen Hsu-Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 329 (SI), pp.10-17. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure and environmental impact during the life cycle of manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 367, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (11), pp.2513-2522. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Guiose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (8), pp.3780-3786. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial effects of commercial silver nanoparticles are attenuated in natural streamwater and sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily S. Bernhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (7), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than the Ions: The Effects of Silver Nanoparticles on Lolium multiflorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingwen Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (6), pp.2360-2367. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103995x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356-57, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3, SI), pp.168-176. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity at (nano)particle-water interfaces, redox processes, and arsenic transport in the environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-based nanoparticles released in water from commercialized sunscreens in a life-cycle perspective: Structures and quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew S. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of TiO2 nanocomposites used in sunscreen. Dispersion and fate of the degradation products in aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (12), pp.3482-3489. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Sciences at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Degruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Fairchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2010.516739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular uptake and associated toxicity of silver nanoparticles in Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel N. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena A. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appala R. Badireddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (2), pp.140-150. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pedeutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO 2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390903305260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a definition of inorganic nanoparticles from an environmental, health and safety perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V.Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (50), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NNANO.2009.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Toxicity of C60 Aggregates toward Mammalian Cells: Role of Tetrahydrofuran (THF) Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kovochich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hotze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (16), pp.6378-6384. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es900990d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stability of metallic nanoparticles: A parameter controlling their potential cellular toxicity in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (4), pp.1127-1133. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 nanoparticles induce DNA damage towards human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.161-U115. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390902788086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Redox State of Iron-Based Nanoparticles and Their Cytotoxicity toward Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (17), pp.6730-6735. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es800086f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity of CeO2 Nanoparticles for Escherichia coli. Physico-Chemical Insight of the Cytotoxicity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (19), pp.6151 - 6156. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060999b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between manufactured nanoparticles and individual cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (18, S), pp.A539. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Interactions between DMSA-Coated Maghemite Nanoparticles and Human Fibroblasts: A Physicochemical and Cyto-Genotoxical Study †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (14), pp.4367 - 4373. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060691k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moon jellyfish as a new bioindicator: impact of silver nanoparticles on the morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gadreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jellyfish: ecology, distribution patterns and human interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gian Luigi Mariottini, pp.277-292, 2017, 9781634856881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials in Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Nanotechnology: Applications and Impacts of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780071828444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties of Nanoparticles in Relation with Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brushan Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">encyclopedia of nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer pp.2085-2085, 2012, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9751-4_334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOPARTICULES D'OXYDES MÉTALLIQUES : RELATIONS ENTRE LA RÉACTIVITE DE SURFACE ET DES RÉPONSES BIOLOGIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paul Cézanne - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00308503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and reactivity of nucleic acids and nucleotides with alumino-silicate nanotubular-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023, 9-14th jully 2023, Lyon - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard strategy for nanoforms and nano-enabled products to implement safe-and-sustainable-by-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Braakhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cabellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Toxicology (ICT) - Uniting in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Toxicology, Sep 2022, Maastricht, Netherlands. pp.S23-S24, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixiviation sélective des terres rares dans les résidus bauxite avec des acides organiques bio-inspirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Bauxite Residues" de l'OHM BMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing to Address Non Occupational and Exposure Driven Risk Assessment of Advanced Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging and X-Ray Absorption Spectroscopy applied to Environmental Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF User Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive toxicity of combusted diesel additive nanoceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe(r) by Design of Nanomaterials: the Role of Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soleil User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, St Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Nanomaterials in Consumer Products during their Environmental Aging: the Case of Sunscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU FAll Merting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful Structural Tool in Environmental Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées prospectives scientifiques F-CRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction sélective de métaux critiques des résidus de bauxite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Fuveau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage after in vitro exposure to very low concentration of combusted cerium nanoparticles (CoCeO2NPs) and to CoCeO2NPs + Benzo(a)pyrene in rat and human gametes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th annual meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in anthropogenic release and distribution of titanium dioxide nanoparticles in a river near an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Charriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees scientifiques de porquerolles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT REPROTOXIQUE D’ADDITIF DIESEL CONTENANT DES NANOPARTICULES DE CERIUM : APPROCHE IN VITRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journee de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a cocktail of nanomaterials on the operation of wastewater treatment plant and the valorization of biosolids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfat Amin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosafe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Engineered Nanomaterials, seven case studies within the LabEX SERENADE project : a Safer by Design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEEN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABEX SERENADE : A nanomaterial database in environmental science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials (ICEENN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbicula fluminea exposure to copper oxide nanoparticles: an integrated mesocosm study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoSAFE2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer by design nanomaterials through environmental genomics (metabarcoding) and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure driven risk assessment of nanoparticles: towards a re-equilibration of the traditional &amp;quot;risk = hazard x exposure&amp;quot; equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pagnout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF CERIUM DIOXIDE NANOPARTICLES FROM DIESEL ADDITIVES ON WASTEWATER TREATMENT AND BIOSOLID VALORIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term performance of milled zerovalent iron particles for in situ groundwater remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Velimirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Micic Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-y Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee scientifique du Cnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoimpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monte VErita, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Nanotechnology and Education: a series of videos to promote nanoscale science and the Safer-By-Design approach to students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE NANOTECHNOLOGY ORGANIZATION CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution fluorescence detected x-ray absorption spectroscopy: a new powerful structural tool in environmental & geochemistry sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’une zone source en TCE et CrVI par injection de nanoparticules de Fer Zéro Valent optimisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cardetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into mechanisms leading to the release of ceo2 nanoparticles embedded in an acrylic wood coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Impacts of nano-CeO2 in an Activated Sludge Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barton L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Firenze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehle-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s influence on phytoavailability and Human gastric bioaccessibility of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Agricultures (UA): Vector for Ecological Transition (UA&amp;ET-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Aménagement et d'Urbanisme de la Région Ile-de-France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70 p., 2017, Les agricultures urbaines durables : vecteur de transition écologique. Actes du congrès international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic mesocosm study of cerium dioxide nanoparticle effects on micro-organisms and invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId653"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20D7B189"/>
+    <w:nsid w:val="0DEE4528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-auffan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4207-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128016051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesia D Amos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios G Papadiamantis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cazzagon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Vanhauten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hanlon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harrison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5en00312a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lowry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesia Amos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wiesner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2024.100534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menachem Elimelech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00567-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7255813" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03271404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Groenenberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Qiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2021.101238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hendren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100288" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02383296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152447" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Velimirovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carniato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Mici&#263; Batka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQ3KTSX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;aubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sari-Minodier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.03.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100288" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Net" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F Kieffer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.01.0023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8597-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765587v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7070162" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J. Bone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ty Lindberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah C. Arnold" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1665-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1030792" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sylvestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1053422" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassistro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orsiere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677214567136" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426107v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollin-Genetet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Seidel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5b00319" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Durenkamp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgrath" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.056" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG7H8J6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426097v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schirmer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en90023a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.035" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKFPB6MS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2014.968889" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426102v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.11.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH60JH07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201403415" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P99ZSXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berenguer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Steinmetz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-700" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426117v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Johnson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inder Kaur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo A. Keller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4en00149d" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426116v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503154q" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426267v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Therezien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ees.2013.0472" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426275v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantevin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr33611a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570076v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro Tikhtman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426282v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rollais" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms141121613" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W. H. Kwok" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala R. Badireddy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay M. Nelson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.04.012" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKC983SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426186v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045325" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426287v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-39" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426192v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Gondikas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M. Marinakos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202417t" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426289v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris L. T. Lau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heileen Hsu-Kim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THC52FTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426197v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Colman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yi Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Bernhardt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0920-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W3N51W5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426198v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-18" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426201v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Yin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Cheng" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103995x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519536v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sammut" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.012" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z1709VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426212v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel N. Meyer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Lord" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Y. Yang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Turner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.07.016" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN6J9RZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574023v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Degruyter" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Fairchild" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Newton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2010.516739" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373394v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Zeyons" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390903305260" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793984v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJTMZCVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793987v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kovochich" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Hotze" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Wessel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es900990d" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446833v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V.Lowry" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2009.242" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646102v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519547v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeyons" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decome" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.995" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWF7DZ0N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794937v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060999b" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04Z0QWND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708703v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gadreaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473819v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_334" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308503v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884877v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04297188v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braakhuis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cabellos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayerbe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyles" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.078" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547590v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547650v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539331v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Hazemann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547728v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539358v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624423v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lallemand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539365v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539382v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547605v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540481v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pekar" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540459v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Charriol" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547483v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pekar" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rose" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540533v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540485v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Micic Batka" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540536v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pekar" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540519v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863926v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dumestre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cardetti" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kvapil" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melanie-auffan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4207-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128016051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cazzagon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Vanhauten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hanlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harrison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5en00312a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesia D Amos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios G Papadiamantis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lowry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesia Amos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wiesner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2024.100534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menachem Elimelech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00567-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00217" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7255813" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03271404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Groenenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Qiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148223" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2021.101238" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020478" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hendren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100288" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00082" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02383296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152447" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793922v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Velimirovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carniato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Mici&#263; Batka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Schmid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQ3KTSX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sari-Minodier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.03.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rascol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7070162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100288" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Net" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F Kieffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.01.0023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670098v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8597-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J. Bone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ty Lindberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah C. Arnold" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1665-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1030792" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sylvestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1053422" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426102v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orsiere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.11.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH60JH07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassistro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677214567136" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426107v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollin-Genetet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Seidel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.5b00319" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Durenkamp" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mcgrath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.056" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG7H8J6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426111v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKFPB6MS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426097v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schirmer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en90023a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244022v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2014.968889" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berenguer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Steinmetz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-700" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096066v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201403415" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P99ZSXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426117v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Johnson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inder Kaur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo A. Keller" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4en00149d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426267v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Therezien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ees.2013.0472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426116v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503154q" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426282v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rollais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms141121613" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570076v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro Tikhtman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426275v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantevin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr33611a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426198v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-18" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426194v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W. H. Kwok" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala R. Badireddy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay M. Nelson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.04.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKC983SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426192v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Gondikas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M. Marinakos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202417t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426287v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-39" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426186v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045325" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426289v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris L. T. Lau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heileen Hsu-Kim" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THC52FTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426197v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Colman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yi Wang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Bernhardt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0920-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9W3N51W5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426201v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Yin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Cheng" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103995x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519536v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sammut" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.012" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z1709VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Degruyter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Fairchild" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Newton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2010.516739" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426212v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel N. Meyer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Lord" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Y. Yang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Turner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.07.016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN6J9RZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373394v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Zeyons" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390903305260" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446833v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V.Lowry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2009.242" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793987v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kovochich" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Hotze" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Wessel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es900990d" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592999v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793984v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.002" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJTMZCVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646102v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794937v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060999b" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04Z0QWND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519547v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeyons" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decome" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.995" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWF7DZ0N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708703v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gadreaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473819v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schwab" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270692v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_334" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308503v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884877v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04297188v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braakhuis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cabellos" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayerbe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyles" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.078" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585483v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambrosi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563216v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rose" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547590v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rose" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539331v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Hazemann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547650v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547728v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539358v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624423v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lallemand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539365v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540459v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Charriol" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539382v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547629v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540481v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pekar" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547605v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassar" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547483v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pekar" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rose" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540533v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540485v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Micic Batka" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540488v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brousset" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thi&#233;ry" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Bottero" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540536v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pekar" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540519v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863926v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dumestre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cardetti" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kvapil" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>