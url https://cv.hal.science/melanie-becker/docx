--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1484,364 +1484,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
+                <w:t xml:space="preserve">Climate Model Uncertainty and Trend Detection in Regional Sea Level Projections: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Gravelle</w:t>
+                <w:t xml:space="preserve">Kewei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+                <w:t xml:space="preserve">Kristin Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Rebischung</w:t>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189532v1</w:t>
+                <w:t xml:space="preserve">hal-02281333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Model Uncertainty and Trend Detection in Regional Sea Level Projections: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Carson</w:t>
+                <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewei Lyu</w:t>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Richter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catia Domingues</w:t>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09559-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281333v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Cirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1905,64 +1905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,291 +2690,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do climate models reproduce complexity of observed sea level changes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mayet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Tazkia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jevrejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1227405⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450733v1</w:t>
+                <w:t xml:space="preserve">hal-01336184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do climate models reproduce complexity of observed sea level changes ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Marcos</w:t>
+                <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Jevrejeva</w:t>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.R. Tazkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL068971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1227405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336184v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Spatial Assessment of Four Satellite Rainfall Estimates over French Guiana and North Brazil</w:t>
               </w:r>
@@ -3207,77 +3207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term sea level trends: Natural or anthropogenic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,1681 +3439,1681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
+                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Petitjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818882v1</w:t>
+                <w:t xml:space="preserve">hal-01550569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Munier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Becker</w:t>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 2137-2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550569v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Becker</w:t>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">Camille Letetrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Longuevergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80-81, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.02.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708050v1</w:t>
+                <w:t xml:space="preserve">hal-00784541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.787-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-8-787-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114 (114), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784656v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.945-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798737v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING GRACE TO DETECT GROUNDWATER STORAGE VARIATIONS: THE CASES OF CANNING BASIN AND GUARANI AQUIFER SYSTEM</w:t>
+                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Water Technology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.82-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162472v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional sea level change and variability in the Caribbean sea since 1950</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
+                <w:t xml:space="preserve">USING GRACE TO DETECT GROUNDWATER STORAGE VARIATIONS: THE CASES OF CANNING BASIN AND GUARANI AQUIFER SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodetic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Water Technology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10156-011-0029-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00784686v1</w:t>
+                <w:t xml:space="preserve">hal-01162472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional sea level change and variability in the Caribbean sea since 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10156-011-0029-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784541v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Xavier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.92-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784524v1</w:t>
+                <w:t xml:space="preserve">hal-00656782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial waters and sea level variations on interannual time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (1-2), pp.76-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.533-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-533-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656782v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part II: Uncertainties in River Routing Simulation Related to Flow Velocity and Groundwater Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.601-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5147,103 +5147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part I: Comparison to GRACE Terrestrial Water Storage Estimates and In Situ River Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.583-600. </w:t>
@@ -5294,64 +5294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent hydrological behavior of the East African great lakes region inferred from GRACE, satellite altimetry and rainfall observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Guentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5782,372 +5782,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring climatic sea-level variations from microatolls in tectonically active regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Debaecker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Calleya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482238v1</w:t>
+                <w:t xml:space="preserve">hal-05182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface continentales</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182465v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring climatic sea-level variations from microatolls in tectonically active regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Debaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735595v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
               </w:r>
@@ -6498,631 +6498,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreducible Uncertainties in Future Sea Level Rise: The importance of Internal Climate Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Land Subsidence on Extreme Sea Levels and Floodings in the Ganges-Brahmaputra-Meghna Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Meeting on Statistical Climatology (IMSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544801v1</w:t>
+                <w:t xml:space="preserve">hal-02544810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bangladesh's coastal vulnerability due to relative sea level rise and storm-surge inundation</w:t>
+                <w:t xml:space="preserve">Irreducible Uncertainties in Future Sea Level Rise: The importance of Internal Climate Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixue Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Deser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14th International Meeting on Statistical Climatology (IMSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544837v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Land Subsidence on Extreme Sea Levels and Floodings in the Ganges-Brahmaputra-Meghna Delta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bangladesh's coastal vulnerability due to relative sea level rise and storm-surge inundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Ballu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Uddin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544810v1</w:t>
+                <w:t xml:space="preserve">hal-02544837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Sea Level Changes in the Ganges-Brahmaputra Delta Since 1970s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of the Hydrological Variability in the Congo Basin and its Cuvette Centrale Gained by the Large Variety of Remote Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Karpytchev</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Islam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doug Alsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">AGU Chapman Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544791v1</w:t>
+                <w:t xml:space="preserve">hal-02544730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the Hydrological Variability in the Congo Basin and its Cuvette Centrale Gained by the Large Variety of Remote Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional Sea Level Changes in the Ganges-Brahmaputra Delta Since 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doug Alsdorf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Chapman Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544730v1</w:t>
+                <w:t xml:space="preserve">hal-02544791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreducible Uncertainties and Persistence in Sea Level Variations</w:t>
               </w:r>
@@ -7147,51 +7147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7255,64 +7255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSI Workshop Coastal Sea Level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7331,273 +7331,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Future Regional Sea Level Trends: How to Deal with the Internal Climate Variability?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Woodworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773838v1</w:t>
+                <w:t xml:space="preserve">hal-01457740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in Future Regional Sea Level Trends: How to Deal with the Internal Climate Variability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixue Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Deser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457740v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hotspot of land-sea interaction: the world’s delta</w:t>
               </w:r>
@@ -7743,64 +7743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7825,90 +7825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of groundwater storage variations in various large aquifers using GRACE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8466,90 +8466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8597,77 +8597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8862,51 +8862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.01.054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Seeger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Paszkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EO255008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01764-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01603-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Richter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09559-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jevrejeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lennartz-Sassinek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068971" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01304579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Arsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/1/015002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6109340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Doekes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixue Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544791v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Islam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Saiful Islam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809248-4.00007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.01.054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Seeger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Paszkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EO255008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01764-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01603-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Lyu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Richter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09559-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jevrejeva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lennartz-Sassinek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068971" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01304579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Arsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/1/015002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6109340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Doekes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixue Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Islam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Saiful Islam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809248-4.00007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>