--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1484,697 +1484,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Model Uncertainty and Trend Detection in Regional Sea Level Projections: A Review</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mark L Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Richter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09559-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281333v1</w:t>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Climate Model Uncertainty and Trend Detection in Regional Sea Level Projections: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Gravelle</w:t>
+                <w:t xml:space="preserve">Kewei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Rebischung</w:t>
+                <w:t xml:space="preserve">Kristin Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189532v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ponte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark L Carson</w:t>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Cirano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catia Domingues</w:t>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
+                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (19), pp.10764-10772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142065v1</w:t>
+                <w:t xml:space="preserve">hal-02293106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (19), pp.10764-10772. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.132-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293106v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Continental Freshwater Runoff on Coastal Sea Level</w:t>
               </w:r>
@@ -2441,64 +2441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of a Strengthened Early Holocene Monsoon and Sediment Loading to Present-Day Subsidence of the Ganges-Brahmaputra Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,291 +2690,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do climate models reproduce complexity of observed sea level changes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marcos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.R. Tazkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL068971⟩</w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1227405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336184v1</w:t>
+                <w:t xml:space="preserve">hal-01450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Krien</w:t>
+                <w:t xml:space="preserve">Do climate models reproduce complexity of observed sea level changes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mayet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">S Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Tazkia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1227405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450733v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Spatial Assessment of Four Satellite Rainfall Estimates over French Guiana and North Brazil</w:t>
               </w:r>
@@ -3207,77 +3207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term sea level trends: Natural or anthropogenic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,2005 +3439,2005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
+                <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Munier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Becker</w:t>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 2137-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550569v1</w:t>
+                <w:t xml:space="preserve">hal-00818882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Petitjean</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 2137-2142. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818882v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Letetrel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.945-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784541v1</w:t>
+                <w:t xml:space="preserve">hal-00784656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-8-787-2012⟩</w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.82-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784670v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114 (114), pp.1629-1637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
+                <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.787-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-787-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00784656v1</w:t>
+                <w:t xml:space="preserve">hal-00784670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
+                <w:t xml:space="preserve">USING GRACE TO DETECT GROUNDWATER STORAGE VARIATIONS: THE CASES OF CANNING BASIN AND GUARANI AQUIFER SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Water Technology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798737v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING GRACE TO DETECT GROUNDWATER STORAGE VARIATIONS: THE CASES OF CANNING BASIN AND GUARANI AQUIFER SYSTEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Munier</w:t>
+                <w:t xml:space="preserve">Regional sea level change and variability in the Caribbean sea since 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Water Technology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10156-011-0029-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162472v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional sea level change and variability in the Caribbean sea since 1950</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Letetrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodetic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80-81, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10156-011-0029-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00784686v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.533-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-533-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656782v1</w:t>
+                <w:t xml:space="preserve">hal-00784524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial waters and sea level variations on interannual time scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Alkama</w:t>
+                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.92-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991077v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+                <w:t xml:space="preserve">Terrestrial waters and sea level variations on interannual time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Xavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">S. Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+                <w:t xml:space="preserve">R. Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15, pp.533-546. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1-2), pp.76-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-15-533-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784524v1</w:t>
+                <w:t xml:space="preserve">hal-00991077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part II: Uncertainties in River Routing Simulation Related to Flow Velocity and Groundwater Storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part I: Comparison to GRACE Terrestrial Water Storage Estimates and In Situ River Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (3), pp.601-617. </w:t>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.583-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2010jhm1212.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2010jhm1211.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990993v1</w:t>
+                <w:t xml:space="preserve">hal-00990912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part I: Comparison to GRACE Terrestrial Water Storage Estimates and In Situ River Discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent hydrological behavior of the East African great lakes region inferred from GRACE, satellite altimetry and rainfall observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2010jhm1211.1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (3), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990912v1</w:t>
+                <w:t xml:space="preserve">hal-00634223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent hydrological behavior of the East African great lakes region inferred from GRACE, satellite altimetry and rainfall observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Cretaux</w:t>
+                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part II: Uncertainties in River Routing Simulation Related to Flow Velocity and Groundwater Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.601-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2010jhm1212.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00634223v1</w:t>
+                <w:t xml:space="preserve">hal-00990993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a shift in mean on the sea level rise: Application to the tide gauges in the Southern Netherlands</w:t>
               </w:r>
@@ -5782,51 +5782,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface continentales</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
@@ -5865,289 +5865,289 @@
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182465v1</w:t>
+                <w:t xml:space="preserve">hal-04735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring climatic sea-level variations from microatolls in tectonically active regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Debaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735595v1</w:t>
+                <w:t xml:space="preserve">hal-05482238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring climatic sea-level variations from microatolls in tectonically active regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Calleya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482238v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
               </w:r>
@@ -6498,152 +6498,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Land Subsidence on Extreme Sea Levels and Floodings in the Ganges-Brahmaputra-Meghna Delta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bangladesh's coastal vulnerability due to relative sea level rise and storm-surge inundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Ballu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Uddin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544810v1</w:t>
+                <w:t xml:space="preserve">hal-02544837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreducible Uncertainties in Future Sea Level Rise: The importance of Internal Climate Variability</w:t>
               </w:r>
@@ -6731,293 +6731,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bangladesh's coastal vulnerability due to relative sea level rise and storm-surge inundation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Land Subsidence on Extreme Sea Levels and Floodings in the Ganges-Brahmaputra-Meghna Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544837v1</w:t>
+                <w:t xml:space="preserve">hal-02544810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the Hydrological Variability in the Congo Basin and its Cuvette Centrale Gained by the Large Variety of Remote Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Calmant</w:t>
+                <w:t xml:space="preserve">Irreducible Uncertainties and Persistence in Sea Level Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixue Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Deser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Chapman Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544730v1</w:t>
+                <w:t xml:space="preserve">hal-02544776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Sea Level Changes in the Ganges-Brahmaputra Delta Since 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7026,211 +7009,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreducible Uncertainties and Persistence in Sea Level Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+                <w:t xml:space="preserve">Understanding of the Hydrological Variability in the Congo Basin and its Cuvette Centrale Gained by the Large Variety of Remote Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Alsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">AGU Chapman Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544776v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of internal climate variability on coastal sea level projections</w:t>
               </w:r>
@@ -7268,51 +7268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSI Workshop Coastal Sea Level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7331,273 +7331,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in Future Regional Sea Level Trends: How to Deal with the Internal Climate Variability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixue Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Deser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457740v1</w:t>
+                <w:t xml:space="preserve">hal-01773838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Future Regional Sea Level Trends: How to Deal with the Internal Climate Variability?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Woodworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773838v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hotspot of land-sea interaction: the world’s delta</w:t>
               </w:r>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Deser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lennartz-Sassinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7825,90 +7825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of groundwater storage variations in various large aquifers using GRACE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8597,77 +8597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8862,51 +8862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.01.054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Seeger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Paszkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EO255008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01764-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01603-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Lyu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Richter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09559-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jevrejeva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lennartz-Sassinek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068971" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01304579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Arsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/1/015002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6109340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Doekes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixue Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Islam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Saiful Islam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809248-4.00007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.01.054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Seeger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Paszkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EO255008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01764-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01603-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Lyu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Richter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09559-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jevrejeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lennartz-Sassinek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068971" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01304579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Arsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/1/015002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6109340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Doekes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixue Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Islam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Saiful Islam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809248-4.00007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>