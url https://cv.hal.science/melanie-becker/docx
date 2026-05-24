--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1618,563 +1618,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Model Uncertainty and Trend Detection in Regional Sea Level Projections: A Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewei Lyu</w:t>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Richter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catia Domingues</w:t>
+                <w:t xml:space="preserve">Médéric Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09559-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281333v1</w:t>
+                <w:t xml:space="preserve">hal-02189532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+                <w:t xml:space="preserve">Climate Model Uncertainty and Trend Detection in Regional Sea Level Projections: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
+                <w:t xml:space="preserve">Kewei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rebischung</w:t>
+                <w:t xml:space="preserve">Kristin Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189532v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
+                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Krien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Karpytchev</w:t>
+                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ballu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293106v1</w:t>
+                <w:t xml:space="preserve">hal-02142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 176, pp.132-143. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (19), pp.10764-10772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142065v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Continental Freshwater Runoff on Coastal Sea Level</w:t>
               </w:r>
@@ -2441,64 +2441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of a Strengthened Early Holocene Monsoon and Sediment Loading to Present-Day Subsidence of the Ganges-Brahmaputra Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,290 +3707,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Llovel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.82-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784656v1</w:t>
+                <w:t xml:space="preserve">hal-00798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.945-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798737v1</w:t>
+                <w:t xml:space="preserve">hal-00784656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114 (114), pp.1629-1637. </w:t>
@@ -4110,90 +4110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4374,64 +4374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4491,77 +4491,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Letetrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4637,51 +4637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,51 +4883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial waters and sea level variations on interannual time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,51 +5164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent hydrological behavior of the East African great lakes region inferred from GRACE, satellite altimetry and rainfall observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5782,329 +5782,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring climatic sea-level variations from microatolls in tectonically active regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Debaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735595v1</w:t>
+                <w:t xml:space="preserve">hal-05482238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring climatic sea-level variations from microatolls in tectonically active regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Debaecker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Calleya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482238v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
@@ -6763,77 +6763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8466,90 +8466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8862,51 +8862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.01.054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Seeger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Paszkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EO255008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01764-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01603-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Lyu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Richter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09559-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jevrejeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lennartz-Sassinek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068971" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01304579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Arsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/1/015002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6109340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Doekes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixue Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Islam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Saiful Islam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809248-4.00007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.01.054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Seeger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Paszkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EO255008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Savelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01764-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01603-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Kitambo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M Tshimanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2957-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M. Tshimanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1857-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Lyu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Richter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09559-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.11.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jevrejeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lennartz-Sassinek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068971" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01304579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Arsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berge-Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/1/015002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Robinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6109340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Doekes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixue Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Islam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Alsdorf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544697v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm Saiful Islam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809248-4.00007-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>